--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">Terpenic compounds possess anthelmintic and immunomodulatory properties with potential for controlling equine cyathostomin infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Petermann</w:t>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garcia</w:t>
+                <w:t xml:space="preserve">Angélique Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guegnard</w:t>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Grisez</w:t>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31, pp.100642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2026.100642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298273v1</w:t>
+                <w:t xml:space="preserve">hal-05598493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
+                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Malsa</w:t>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+                <w:t xml:space="preserve">Fabrice Guegnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465124v1</w:t>
+                <w:t xml:space="preserve">hal-05298273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Husbandry in the Tropical Island of Mayotte: Struggling for Autonomy from Production to Sanitary Problems</w:t>
               </w:r>
@@ -400,9222 +400,9481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sittirati Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Claude L Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (23), pp.3405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani14233405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of plant commercial feed additives for equine cyathostomin control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Malsa</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2024.105197⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720133v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of plant commercial feed additives for equine cyathostomin control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Matthey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Estivalet</w:t>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.105197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2024.105197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741527v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a constitutive cost of host resistance on body fat growth in ewe lambs from lines selected for resistance or susceptibility to experimental infections with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Miclon</w:t>
+                <w:t xml:space="preserve">Camille Coffre-Thomain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Lucie Estivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (14), pp.767-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2024.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129892v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Brown Alga Bifurcaria bifurcata Presents an Anthelmintic Activity on All Developmental Stages of the Parasitic Nematode Heligmosomoides polygyrus bakeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gombault</w:t>
+                <w:t xml:space="preserve">Océane Lenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753744v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cholesterol content on activity of P-glycoproteins and membrane physical state, and consequences for anthelmintic resistance in the nematode Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019079⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622805v1</w:t>
+                <w:t xml:space="preserve">hal-03753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lupin (Lupinus spp.) seeds exert anthelmintic activity associated with their alkaloid content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of cholesterol content on activity of P-glycoproteins and membrane physical state, and consequences for anthelmintic resistance in the nematode Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dubois</w:t>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Allanic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Février</w:t>
+                <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45654-6⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176665v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lupin (Lupinus spp.) seeds exert anthelmintic activity associated with their alkaloid content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ménez</w:t>
+                <w:t xml:space="preserve">C. L Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+                <w:t xml:space="preserve">H. Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45654-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628877v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Charvet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Harmache</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Prévenir et guérir les maladies infectieuses dans le concept One Health, 66, 8 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), 31 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5408044549834893E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737228v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular determinants of cholinergic anthelmintic sensitivity in nematodes: When novel functional validation approaches highlight major differences between the model Caenorhabditis elegans and parasitic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Crisford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.1-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine-sensitive acetylcholine receptors are relevant pharmacological targets for the control of multidrug resistant parasitic nematodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prévenir et guérir les maladies infectieuses dans le concept One Health, 66, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408044549834893E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620921v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factor analysis of equine strongyle resistance to anthelmintics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Nicotine-sensitive acetylcholine receptors are relevant pharmacological targets for the control of multidrug resistant parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.407-415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624993v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemonchus contortus P-glycoproteins interact with host eosinophil granules: a novel insight into the role of ABC transporters in host-parasite interaction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factor analysis of equine strongyle resistance to anthelmintics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isoline Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Issouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Chloé Dubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t>
+                <w:t xml:space="preserve">Q. Guyot-Sionest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.1-10. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.407-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641459v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthelmintics are substrates and activators of nematode P glycoprotein</w:t>
+                <w:t xml:space="preserve">Haemonchus contortus P-glycoproteins interact with host eosinophil granules: a novel insight into the role of ABC transporters in host-parasite interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mohamed Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01477-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651303v1</w:t>
+                <w:t xml:space="preserve">hal-02641459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug resistance is affected by colocalization of P-glycoproteins in raft-like structures unexpected in eggshells of the nematode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anthelmintics are substrates and activators of nematode P glycoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/O09-126⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (5), pp.2224-2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01477-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663103v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoids and related compounds in parasitic disease control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Drug resistance is affected by colocalization of P-glycoproteins in raft-like structures unexpected in eggshells of the nematode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Py Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), pp.459-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/O09-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661353v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the multidrug resistance (MDR) system in the nematode Haemonchus contortus by changing cholesterol content: effects on resistance to anthelmintics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Flavonoids and related compounds in parasitic disease control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 52, pp.180-187</w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.116-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672629v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of P-glycoprotein-mediated multidrug resistance against anthelmintics in Haemonchus contortus using anti-human mdr1 monoclonal antibodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Modulation of the multidrug resistance (MDR) system in the nematode Haemonchus contortus by changing cholesterol content: effects on resistance to anthelmintics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 91, pp.79-85</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52, pp.180-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674558v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and partial reversal of multidrug resistance to anthelmintics due to P-glycoprotein in Haemonchus contortus eggs using Lens culinaris lectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Detection of P-glycoprotein-mediated multidrug resistance against anthelmintics in Haemonchus contortus using anti-human mdr1 monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and partial reversal of multidrug resistance to anthelmintics due to P-glycoprotein in Haemonchus contortus eggs using Lens culinaris lectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88, pp.816-821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetics of eprinomectin resistance in Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploiting nematode genomes to illuminate parasite biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Liverpool, United Kingdom. , 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eprinomectin resistance in Haemonchus contortus: Phenotype, Genomic and Transcriptomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale - INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et séparation de 2 populations de macro-parasites par cytométrie en flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Cytométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the direct and immunomodulatory activity of new plants extracts as a potential food additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wiliams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Joué-Lès-Tours, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récepteur nucléaire NRH-8 : une nouvelle cible pour augmenter l’efficacité de l’ivermectine chez les nématodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dervins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution fonctionnelle des récepteurs nicotiniques : du nématode modèle aux parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Descloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host eosinophil granules interact with &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; P-glycoproteins : A novel insight into the role of ABC transporters in host-parasite interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard-Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Annual Quebec Molecular Parasitology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. , 51 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host eosinophil granules interact with Haemonchus contortus P-glycoproteins: A novel insight in to the role of ABC transporters in host-parasite interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NemaTours : Bringing worms together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tours, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of QTL affecting resistance to nematodes in Sheep identified in a Back-Cross design in a pure breed population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of lipids on the active transport of xenobiotics in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-localisation de P-glycoprotéines avec des microdomaines lipidiques chez un nématode parasite, Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Seillac, France. 1p, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation par l'environnement membranaire de l'activité des P-glycoproteines d'un nématode parasite responsables de chimio-résistance aux traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Fondjouan, France. pp.39, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine and nicotine derivatives : potential use to control multidrug resistance in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Human Disease Vectors, Pests and Parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kazuhiko Matsuda (Kindai University, Japan) &amp; David B Sattelle (University College London, UK), Sep 2025, Cambridge (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytochemicals on cyathostomins ecological interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating anthelmintic mode of action and resistance using the Xenopus oocyte as a heterologous expression system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control of human disease vectors, pests and parasites: meeting the challenges of resistance and sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr. David Sattelle, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229828v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Investigating anthelmintic mode of action and resistance using the Xenopus oocyte as a heterologous expression system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Control of human disease vectors, pests and parasites: meeting the challenges of resistance and sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. David Sattelle, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168244v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-algae: an opportunity for the control of parasitic nematodes in animal production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigating and monitoring anthelmintic resistance: from molecular markers to High Throughput diagnosis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ANTHELMINTICS V, DRUGS, RESISTANCE &amp; VACCINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr Richard Martin, Pr Raffi Aroian, May 2022, Worcester (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124038v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating and monitoring anthelmintic resistance: from molecular markers to High Throughput diagnosis tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Macro-algae: an opportunity for the control of parasitic nematodes in animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Matard-Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyvall Collén Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamassiaude</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTHELMINTICS V, DRUGS, RESISTANCE &amp; VACCINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pr Richard Martin, Pr Raffi Aroian, May 2022, Worcester (USA), United States</w:t>
+              <w:t xml:space="preserve">ICOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123782v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring anthelmintic resistance: from molecular markers to phenotypic assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. COMBAR Joint Working Group meeting : “Anthelmintic Resistance in Ruminants: from Research to Recommendations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr Johannes Charlier, Dec 2020, online, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle stratégie de modulation par les stérols de la résistance aux antihelminthiques médiée par les P-glycoprotéines chez Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées du Consortium anti-Parasitaire et -Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium anti-Parasitaire et -Fongique (CaPF), Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multiparamétrique du transport des anthelminthiques après une altération lipidique induite des membranes chez &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2019, Rouen, France. 15 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction des P-glycoprotéines d’&amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; avec les produits de dégranulation des éosinophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotine-sensitive acetylcholine receptors are relevant pharmacological targets for the control of multidrug resistant parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches pour le contrôle des parasites résistants aux vermifuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular determinant of cholinergic anthelmintic sensitivity in parasitic nematodes: when the model &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; becomes the exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Crisford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthelmintics III "From Discovery to Resistance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Indian Rocks Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in vitro de l'effet ovicide et larvicide de dérivés ferrocéniques et quinoléiques des Benzimidazoles vis-à-vis d'un helminthe parasite de petits ruminants, &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of muscle acetylcholine receptors from parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Harmache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Harmache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthelmintics: Discovery to Resistance II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nicotine pour tuer les parasites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo approach to elucidate the functionality of nicotinic receptors in &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; using RNA interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sauve Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo approach to elucidate the functionality of nicotinic receptors in &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; using RNA interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sauve Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Molecular and Cellular Biology of Helminths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hydra, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the acetylcholine receptor diversity in parasitic nematodes as potential targets for the development of anthelmintics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin N. Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wolstenholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology. INT., Aug 2015, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la résistance aux antiparasitaires par les stérols chez un nématode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;, parasite des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées du Consortium anti-Parasitiare CaP 2013 "De la conception de molécules à l'effet biologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire (CaP). Châtenay-Malabry, FRA., Feb 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of p-glycoprotein in the establishment of parasitic nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sauve Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du cholestérol sur la résistance aux antiparasitaires par mécanisme d'efflux chez les trichostrongles des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Séminaire du Consortium Anti-Parasitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Annecy, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transport du cholestérol par HBA-PGP-2, pompe d'efflux de nématodes parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sauve Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP6 - Control of P-glycoprotein (Pgp) in both host and parasites for an improvement of anthelmintic treatment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Pompes d'efflux et résistance aux xénobiotiques chez les nématodes parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARASOL - Sixth framework programme of the E.U. (Project FOOD-CT-2005-022851) - Novel solutions for the sustainable control of nematodes in ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823130v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompes d'efflux et résistance aux xénobiotiques chez les nématodes parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">WP6 - Control of P-glycoprotein (Pgp) in both host and parasites for an improvement of anthelmintic treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">PARASOL - Sixth framework programme of the E.U. (Project FOOD-CT-2005-022851) - Novel solutions for the sustainable control of nematodes in ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822158v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in P-glycoprotein activities associated with drug resistance in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATP-Binding Cassette (ABC) Proteins: From multidrug resistance to genetic diseases. 2nd FEBS Special Meeting .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des P-glycoproteines et des microdomaines lipidiques dans la résistance aux antiparasitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Effets des lipides sur le transport actif des xénobiotiques chez les nématodes parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Ecole Doctorale - Santé, Sciences, Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">20e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Seillac, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814938v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des lipides sur le transport actif des xénobiotiques chez les nématodes parasites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Improved anthelmintic efficacy by inhibition of Pgp activity assays using eggs as models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Seillac, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">PARASOL European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Naples, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816237v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved anthelmintic efficacy by inhibition of Pgp activity assays using eggs as models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Implication des P-glycoproteines et des microdomaines lipidiques dans la résistance aux antiparasitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARASOL European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Naples, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Forum de l'Ecole Doctorale - Santé, Sciences, Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813053v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ABC transporteur - glycoprotéine-P - colocalise avec des microdomaines lipidiques chez un nématode parasite, Session 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Role of membrane environment in the P-glycoprotein activity of parasitic nematodes Relationships with anthelmintic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting Franco-Belge : ABC Transporteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">COST Action B16: European Conference on the reversal of multidrug resistance from bacteria to cancer cells and parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817710v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of membrane environment in the P-glycoprotein activity of parasitic nematodes Relationships with anthelmintic resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Un ABC transporteur - glycoprotéine-P - colocalise avec des microdomaines lipidiques chez un nématode parasite, Session 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Fassot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action B16: European Conference on the reversal of multidrug resistance from bacteria to cancer cells and parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">4th Meeting Franco-Belge : ABC Transporteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750615v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la composition lipidique et la résistance aux anthelminthiques due aux P-glycoprotéines chez Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société Française de Parasitologie en partenariat avec les 7es Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des lipides membranaires dans la résistance des parasites aux anthelminthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de l'IFR 136 - Agents transmissibles et infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité des P-glycoprotéines chez un nématode parasite, role dans la chimiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ABC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of P-glycoproteins in free-living and parasitic stages of a nematode: Haemonchus contortus resistant isolate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">P-glycoproteins in nematodes: detection, activity and role in the resistance to anthelmintics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Tours, France</w:t>
+              <w:t xml:space="preserve">COST Action B 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761608v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'une activité de pompe d'efflux (P-glycoprotéine) chez un nématode parasite grace à un anticorps monoclonal spécifique d'une Pgp humain, l'UIC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanismes d'action des anticorps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoproteins in nematodes: detection, activity and role in the resistance to anthelmintics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Localization of P-glycoproteins in free-living and parasitic stages of a nematode: Haemonchus contortus resistant isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action B 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758919v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of P-glycoprotein activities related to the alterations of membrane environment in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des P-glycoproteines dans les différentes enveloppes du nématode Haemonchus contortus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of anthelmintic transport in parasitic nematodes, regulation by cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Tours, France</w:t>
+              <w:t xml:space="preserve">Nematode Parasites Symposium: Genetic diversity, virulence genes, diagnosis and control methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763351v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of anthelmintic transport in parasitic nematodes, regulation by cholesterol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Localisation des P-glycoproteines dans les différentes enveloppes du nématode Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematode Parasites Symposium: Genetic diversity, virulence genes, diagnosis and control methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Forum de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759893v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par le cholesterol de la fluidité membranaire : influence sur l'activité des P-glycoprotéines chez Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Seillac, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par le cholestérol de l'activité des P-glycoproteines chez les nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the multidrug resistance mechanisms (&amp;quot;MDR&amp;quot;) in the resistance of parasitic nematodes of ruminants to anthelmintics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761024v1</w:t>
-              </w:r>
-[...1543 lines deleted...]
-                <w:t xml:space="preserve">hal-02828416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9762,51 +10021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittirati Mohamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malsa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2024.105197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408044549834893E12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isoline Bois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dub&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Guyot-Sionest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Issouf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01477-10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Sizaret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/O09-126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolstenholme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743171v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauve Sauv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Beech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fassot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763351v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiliams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chereau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Descloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100642" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittirati Mohamed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L Charvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14233405" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malsa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2024.105197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matthey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coffre-Thomain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Estivalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.09.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Miclon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lenhof" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allanic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L Charvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;vrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45654-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crisford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408044549834893E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.11.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isoline Bois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dub&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Guyot-Sionest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.10.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Issouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01477-10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Sizaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/O09-126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiliams" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Descloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letord" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamassiaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wolstenholme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124038v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736182v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauve Sauv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Beech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751801v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fassot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kock" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758919v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759893v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760831v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761024v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>