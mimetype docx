--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1221,1895 +1221,1895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At the crossroads of fertility and metabolism: the importance of AMPK-dependent signaling in female infertility associated with hyperandrogenism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ingrid Plotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Giulivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.1207-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deac067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743302v1</w:t>
+                <w:t xml:space="preserve">hal-03658093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatokine FGF21 increases the human spermatozoa motility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.775650⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742076v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hepatokine FGF21 increases the human spermatozoa motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.775650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the crossroads of fertility and metabolism: the importance of AMPK-dependent signaling in female infertility associated with hyperandrogenism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Froment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Giulivi</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khoueiry</w:t>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (6), pp.1207-1228. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deac067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658093v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-obstructive idiopathic azoospermia vs azoospermia with antecedents of cryptorchidism: ways and probabilities of becoming parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Jacques Singh Sangwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Papillier</w:t>
+                <w:t xml:space="preserve">Romane Sainte Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Monniaux</w:t>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+                <w:t xml:space="preserve">Laura Dijols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12610-021-00149-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344248v1</w:t>
+                <w:t xml:space="preserve">hal-03741989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adiponectin agonist, AdipoRon, inhibits steroidogenesis and cell proliferation in human luteinized granulosa cells</w:t>
+                <w:t xml:space="preserve">Extended embryo culture is effective for patients of an advanced maternal age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+                <w:t xml:space="preserve">R. Sainte-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Hmadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Levasseur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Dijols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111080⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-92902-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122484v1</w:t>
+                <w:t xml:space="preserve">hal-03514382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Togola</w:t>
+                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Desmarchais</w:t>
+                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Téteau</w:t>
+                <w:t xml:space="preserve">P Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vignault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">D Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107618v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.1032-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JOE-20-0550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03462584v1</w:t>
+                <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adiponectin agonist, AdipoRon, inhibits steroidogenesis and cell proliferation in human luteinized granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Hmadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-21-0265⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 520, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462579v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended embryo culture is effective for patients of an advanced maternal age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Frapsauce</w:t>
+                <w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-92902-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249 (1), pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-20-0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514382v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-obstructive idiopathic azoospermia vs azoospermia with antecedents of cryptorchidism: ways and probabilities of becoming parents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+                <w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dijols</w:t>
+                <w:t xml:space="preserve">Ingrid Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (6), pp.427-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12610-021-00149-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-21-0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741989v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world effectiveness of Fertistartkit® treatment in women undergoing ART in French clinical practice: a retrospective multicentre study</w:t>
+                <w:t xml:space="preserve">Effect of cryopreservation on human granulosa cell viability and responsiveness to gonadotropin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Languille</w:t>
+                <w:t xml:space="preserve">Céline Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Massin</w:t>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Santulli</w:t>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ozanon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Kara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.01.002⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.635-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-019-03123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02561107v1</w:t>
+                <w:t xml:space="preserve">hal-02623604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Amar</w:t>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cryopreservation on human granulosa cell viability and responsiveness to gonadotropin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-world effectiveness of Fertistartkit® treatment in women undergoing ART in French clinical practice: a retrospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Nathalie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Pietro Santulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+                <w:t xml:space="preserve">Christophe Ozanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Kazdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 379, pp.635-645. </w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.525-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-019-03123-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623604v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02561107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The centriolar adjunct–Appearance and disassembly in spermiogenesis and the potential impact on fertility</w:t>
               </w:r>
@@ -3242,51 +3242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian Expression of Adipokines in Polycystic Ovary Syndrome: A Role for Chemerin, Omentin, and Apelin in Follicular Growth Arrest and Ovulatory Dysfunction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,90 +3497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstetric and perinatal outcomes of singletons after single blastocyst transfer: is there any difference according to blastocyst morphology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3627,77 +3627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,364 +3755,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t>
+                <w:t xml:space="preserve">Biological optimization, the Goldilocks principle, and how much is lagom in the preimplantation embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Henry J. Leese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Cornuau</w:t>
+                <w:t xml:space="preserve">Victoria Allgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kersti Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.141754⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (9), pp.748-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404550v1</w:t>
+                <w:t xml:space="preserve">hal-01595618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological optimization, the Goldilocks principle, and how much is lagom in the preimplantation embryo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apelin (APLN) and apelin receptor (APLNR) in human ovary: Expression, signaling, and regulation of steroidogenesis in primary human luteinized Granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Brison</w:t>
+                <w:t xml:space="preserve">Jennifer Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kersti Lundin</w:t>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83 (9), pp.748-754. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.22684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.141754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595618v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and regulation of INTELECTIN1 in human granulosa-lutein cells: role in IGF-1-induced steroidogenesis through NAMPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4157,307 +4157,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visfatin is expressed in human granulosa cells: regulation by metformin through AMPK/SIRT1 pathways and its role in steroidogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Clinical outcome after insemination with donor sperm in patients with poor results in ICSI cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Splingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gat002⟩</w:t>
+              <w:t xml:space="preserve">Andrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.86-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0272.2012.01316.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129746v1</w:t>
+                <w:t xml:space="preserve">hal-01129710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical outcome after insemination with donor sperm in patients with poor results in ICSI cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+                <w:t xml:space="preserve">Visfatin is expressed in human granulosa cells: regulation by metformin through AMPK/SIRT1 pathways and its role in steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5), pp.313-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gat002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0272.2012.01316.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129710v1</w:t>
+                <w:t xml:space="preserve">hal-01129746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach for COnsumption and RElease (CORE) analysis of metabolic activity in single mammalian embryos</w:t>
               </w:r>
@@ -4469,51 +4469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mckeegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry J. Leese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger G. Sturmey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.193 - 202. </w:t>
@@ -4700,351 +4700,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistin decreases insulin-like growth factor I-induced steroid production and insulin-like growth factor I receptor signaling in human granulosa cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+                <w:t xml:space="preserve">Semi-quantitative measurement of specific proteins in human cumulus cells using reverse phase protein array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2013.03.008⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-11-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129712v1</w:t>
+                <w:t xml:space="preserve">hal-01129796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-quantitative measurement of specific proteins in human cumulus cells using reverse phase protein array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Resistin decreases insulin-like growth factor I-induced steroid production and insulin-like growth factor I receptor signaling in human granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (1), pp.247-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-11-100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2013.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129796v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des grossesses uniques après transfert au stade blastocyste : comparaison avec les transferts précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5097,429 +5097,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen variation in a population of fertile donors: evaluation in a French centre over a 34-year period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemerin inhibits IGF-1-induced progesterone and estradiol secretion in human granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2605.2011.01229.x⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (6), pp.1790-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/des089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136280v1</w:t>
+                <w:t xml:space="preserve">hal-01129643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemerin inhibits IGF-1-induced progesterone and estradiol secretion in human granulosa cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+                <w:t xml:space="preserve">Genomic assessment of human cumulus cell marker genes as predictors of oocyte developmental competence: impact of various experimental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Teusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/des089⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129643v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic assessment of human cumulus cell marker genes as predictors of oocyte developmental competence: impact of various experimental factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puard</w:t>
+                <w:t xml:space="preserve">Semen variation in a population of fertile donors: evaluation in a French centre over a 34-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Splingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+                <w:t xml:space="preserve">S. Veau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Teusan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">C. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), pp.1-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3), pp.467-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2605.2011.01229.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129636v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm morphology assessment using David's classification: time to switch to strict criteria? Prospective comparative analysis in a selected IVF population</w:t>
               </w:r>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Apert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.145-152. </w:t>
@@ -5652,90 +5652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating women under 36 years old without top-quality embryos on day 2: a prospective study comparing double embryo transfer with single blastocyst transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.775-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5763,437 +5763,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour le transfert d'un seul embryon au stade blastocyste</w:t>
+                <w:t xml:space="preserve">Does early morphology provide additional selection power to blastocyst selection for transfer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemseffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.510-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2010.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129560v1</w:t>
+                <w:t xml:space="preserve">hal-01129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjoined twins after intracytoplasmic sperm injection and transfer of a single day 2 embryo: case report</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour le transfert d'un seul embryon au stade blastocyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility and Sterility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (5), pp.358-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2009.08.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129523v1</w:t>
+                <w:t xml:space="preserve">hal-01129560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does early morphology provide additional selection power to blastocyst selection for transfer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conjoined twins after intracytoplasmic sperm injection and transfer of a single day 2 embryo: case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemseffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (4), pp.510-519. </w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (1), pp.268.e7-268.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2010.06.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2009.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129417v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single day 2 embryo versus blastocyst-stage transfer: a prospective study integrating fresh and frozen embryo transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum antimüllerian hormone is not predictive of oocyte quality in vitro fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6404,51 +6404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in human cumulus cells: one approach to oocyte competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,90 +6797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overnight incubation improves selection of frozen-thawed blastocysts for transfer: preleminary study using supernumerary embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (8), pp.1457-1466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6899,527 +6899,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
+                <w:t xml:space="preserve">Apoptosis, onset and maintenance of spermatogenesis : evidence for the involvement of kit in kit-haplodeficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Couet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rahal-Perola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67, pp.70-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671089v1</w:t>
+                <w:t xml:space="preserve">hal-02673158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort follow-up of couples with primary infertility in an ART programme using frozen donor semen</w:t>
+                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Barthelemy</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (6), pp.1525-1531</w:t>
+              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676949v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptosis, onset and maintenance of spermatogenesis : evidence for the involvement of kit in kit-haplodeficient mice</w:t>
+                <w:t xml:space="preserve">Cohort follow-up of couples with primary infertility in an ART programme using frozen donor semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rahal-Perola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lansac</w:t>
+                <w:t xml:space="preserve">F. Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bernex</w:t>
+                <w:t xml:space="preserve">H. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67, pp.70-79</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (6), pp.1525-1531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673158v1</w:t>
+                <w:t xml:space="preserve">hal-02676949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d'apoptose et le contrôle des populations cellulaires dans la gonade mâle : implication du proto-oncogène C-KIT</w:t>
               </w:r>
@@ -7530,51 +7530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose dans la gonade mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
@@ -7808,90 +7808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenols are present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7942,51 +7942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of chemerin system in human granulosa cells: a new insight for polycystic ovarian syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,103 +8063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of oocyte quality in cumulus cells using Reverse Phase Protein Array (RPPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Global Reverse Phase Protein Array Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, George Mason University. USA., Oct 2015, Manassas, United States. 1 p</w:t>
@@ -8403,790 +8403,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">La vistafine est exprimée par les cellules de la granulosa humaine : Régulation par la metformine via la voie AMPK/SIRT1 et rôle dans la stéroïdogenèse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). Tours, FRA., Oct 2012, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749864v1</w:t>
+                <w:t xml:space="preserve">hal-02746670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n680s snp of the human FSH receptor impacts on basal FSH and estradiol level in women and modifies PKA nuclear translocation and creb-dependent gene transcription in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Ulloa-Aguirre</w:t>
+                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. ESHRE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). Grimbergen, BEL., Jul 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749360v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">n680s snp of the human FSH receptor impacts on basal FSH and estradiol level in women and modifies PKA nuclear translocation and creb-dependent gene transcription in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Ulloa-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">28. ESHRE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). Grimbergen, BEL., Jul 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745646v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vistafine est exprimée par les cellules de la granulosa humaine : Régulation par la metformine via la voie AMPK/SIRT1 et rôle dans la stéroïdogenèse ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+                <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). Tours, FRA., Oct 2012, Seillac, France</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746670v1</w:t>
+                <w:t xml:space="preserve">hal-02745646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la viabilité embryonnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79. Congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Ville service, CAN., May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802511v1</w:t>
+                <w:t xml:space="preserve">hal-02804854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la viabilité embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">79. Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Ville service, CAN., May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804854v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéomique par Intact Cells Maldi-Tof Mass Spectrometry sur cumulus humain. Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9222,217 +9222,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de l'embryon à transférer. Aujourd'hui en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du tabagisme actif et passif sur le recrutement folliculaire et les résultats en FIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MBRinfo Best of 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Merck Serono. Ville service, FRA., Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journée Francophone de Recherche en Obstétrique et Gynécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National de Gynécologues et Obstétriciens Français (GNGOF). Labo/service de l'auteur, Paris, FRA., Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803258v1</w:t>
+                <w:t xml:space="preserve">hal-02747116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du tabagisme actif et passif sur le recrutement folliculaire et les résultats en FIV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choix de l'embryon à transférer. Aujourd'hui en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journée Francophone de Recherche en Obstétrique et Gynécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National de Gynécologues et Obstétriciens Français (GNGOF). Labo/service de l'auteur, Paris, FRA., Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée MBRinfo Best of 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Merck Serono. Ville service, FRA., Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747116v1</w:t>
+                <w:t xml:space="preserve">hal-02803258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de la technique d'assistance médicale à la procréation en fonction du spermocytogramme</w:t>
               </w:r>
@@ -9487,90 +9487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du cumulus humain : une approche indirecte de la viabilité de l’embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9612,90 +9612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non invasives de l'embryon : protéomique, métabolomique, dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9737,51 +9737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’embryon préimplantatoire : état actuel et perspectives en embryologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9819,77 +9819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in human cumulus cells: a way to approach oocyte competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,90 +9953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’expression de gènes dans les cellules de cumulus humaines : une approche de la compétence ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Seillac, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10074,90 +10074,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Nationales de la FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10182,90 +10182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte–cumulus dialog: a real time PCR and protein approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10329,51 +10329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting of the European Society for Human Reproduction and Embryology (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10398,51 +10398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit, spermatogenesis and fertility: experimental model in transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10450,51 +10450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Winter Conference on Reproduction (SFR/SFEF/DGRM/NVPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10532,51 +10532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-kit et spermatogenèse : approches in situ et cyto-fluorimétriques chez la souris transgénique Wlacz/+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10644,51 +10644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-kit deficiency not only affects sperm production but also alters sperm fertilising ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10765,51 +10765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression du récepteur c-Kit au cours de la mise en place de la spermatogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11140,51 +11140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose dans la gonade mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11293,64 +11293,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ewe folliculogenesis from preantral to antral stages: Gene clustering and Connexin 43 protein profile by transparisation coupled to immunolocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11408,480 +11408,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669329v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des bisphénols sur les cellules de granulosa humaines et effet cocktail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Galway, Ireland. Elsevier, Animal - Science Proceedings, 14 (3), pp.452-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180289v1</w:t>
+                <w:t xml:space="preserve">hal-04164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Effets des bisphénols sur les cellules de granulosa humaines et effet cocktail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
+              <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165006v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164992v1</w:t>
+                <w:t xml:space="preserve">hal-04165006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11936,90 +11936,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impaired human and ovine granulosa cell steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy. 2022, ICAR2020+2 (Abstract book)</w:t>
@@ -12100,51 +12100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan le Fuzelier, France</w:t>
@@ -12173,51 +12173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12298,103 +12298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIF (Leukemia inhibitory factor) est bénéfique pour la compétence méiotique de l’ovocyte et l’expression des Jonctions GAP / Connexines dans les petits follicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reprosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse (31000), France</w:t>
@@ -12423,103 +12423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
@@ -12542,342 +12542,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Modulation of the effects of FSH on the expression of steroidogenic enzymes and oestradiol receptors in small growing follicles by the Leukemia Inhibiting Factor (LIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607139v1</w:t>
+                <w:t xml:space="preserve">hal-01605332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the effects of FSH on the expression of steroidogenic enzymes and oestradiol receptors in small growing follicles by the Leukemia Inhibiting Factor (LIF)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bazilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34. Congrès de la Société Française d’Endocrinologie SFE Poitiers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 78 (4), 2017, Annales d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605332v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression from preantral to antral follicles in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12939,152 +12939,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739478v1</w:t>
+                <w:t xml:space="preserve">hal-02742919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal factors: their expression, control and role in oocyte-cumulus dialogue, oocyte maturation and early embryo development</w:t>
               </w:r>
@@ -13096,51 +13096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13172,182 +13172,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742919v1</w:t>
+                <w:t xml:space="preserve">hal-02739478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13422,674 +13422,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte developmental competence: an improved predictive model combining morphological criteria with transcripts or proteins biomarkers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Expression and effect of apelin in bovine and human granulosa cell steroidogenesis in response to IGF-1 or FSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Munich, Germany. Oxford University Press, Human Reproduction, 29, 2014, 30th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE</w:t>
+              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738487v1</w:t>
+                <w:t xml:space="preserve">hal-02739345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of apelin in bovine and human granulosa cell steroidogenesis in response to IGF-1 or FSH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+                <w:t xml:space="preserve">Oocyte developmental competence: an improved predictive model combining morphological criteria with transcripts or proteins biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cornuau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
+              <w:t xml:space="preserve">30. Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Munich, Germany. Oxford University Press, Human Reproduction, 29, 2014, 30th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739345v1</w:t>
+                <w:t xml:space="preserve">hal-02738487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rame</w:t>
+                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745501v1</w:t>
+                <w:t xml:space="preserve">hal-02809357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse phase protein array (RPPA): a new approach for the identification of cumulus cells biomarkers of oocyte quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Reiter</w:t>
+                <w:t xml:space="preserve">Expression et rôle de l'omentine dans les cellules de la granulosa humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 74 (4), 2013, 30ème Congrès de la Société Française d'Endocrinologie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2013.07.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745689v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet InnovoMass : Identification de biomarqueurs protéiques de la qualité ovocytaire par spectrométrie de masse ICM-MS / Top Down /Bottom up</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Reverse phase protein array (RPPA): a new approach for the identification of cumulus cells biomarkers of oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom. Oxford University Press, Human Reproduction, 28 (supplément 1), 2013, 29th Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809357v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel oocyte-specific maternal-effect gene in mammals</w:t>
               </w:r>
@@ -14101,51 +14101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14213,90 +14213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et rôle de l'omentine dans les cellules de la granulosa humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
@@ -14325,90 +14325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la durée d'ouverture des kits conventionnels de congélation/décongélation des blastocystes sur leur survie puis implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14446,90 +14446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage cellulaire et identification de biomarqueurs de fertilité par une approche protéomique Top Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14584,77 +14584,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paramètres spermatiques d'hommes fertiles de 1976 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14692,90 +14692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la durée d'ouverture des kits conventionnels de congélation/décongélation des blastocystes sur leur survie puis implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14813,51 +14813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de différentiation des cellules du cumulus liés à la qualité de l’ovocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15419,51 +15419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata W&#281;giel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma&#347;lanka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte-Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dawid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oprocha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Respekta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.775650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hmadeh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Levasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainte-Rose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapsauce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92902-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Singh Sangwan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte Rose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dijols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00149-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561107v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Languille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Santulli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Celton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kassem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2017.04.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Leese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Allgar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Brison" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lundin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22684" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Splingart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2012.01316.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFS28QXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckeegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G. Sturmey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067834" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0331-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X46D44D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DZ25FVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01229.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haguenoer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2010.01066.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070L6ZL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.08.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gervereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ract" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.03.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosemond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sauget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2005.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690837v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mckeegan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Leese" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sturmey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab138" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749360v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ulloa-Aguirre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837768v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811356v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Splingart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bidault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749565v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata W&#281;giel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma&#347;lanka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte-Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dawid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oprocha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Respekta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.775650" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Singh Sangwan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte Rose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dijols" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00149-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainte-Rose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijols" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapsauce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92902-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hmadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Languille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Santulli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Celton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kassem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2017.04.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Leese" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Allgar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Brison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lundin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22684" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Splingart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2012.01316.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFS28QXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckeegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G. Sturmey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067834" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0331-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X46D44D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DZ25FVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01229.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haguenoer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2010.01066.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129560v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070L6ZL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.08.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gervereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ract" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.03.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosemond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sauget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2005.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690837v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mckeegan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Leese" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sturmey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab138" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ulloa-Aguirre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837768v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811356v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Splingart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bidault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749565v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>