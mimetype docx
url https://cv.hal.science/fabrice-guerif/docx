--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1355,295 +1355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hepatokine FGF21 increases the human spermatozoa motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namya Mellouk</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.775650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743302v1</w:t>
+                <w:t xml:space="preserve">hal-03742076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatokine FGF21 increases the human spermatozoa motility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High androgen concentrations in follicular fluid of polycystic ovary syndrome women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bongrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.775650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12958-022-00959-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742076v1</w:t>
+                <w:t xml:space="preserve">hal-03743302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
               </w:r>
@@ -2021,472 +2021,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adiponectin agonist, AdipoRon, inhibits steroidogenesis and cell proliferation in human luteinized granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Papillier</w:t>
+                <w:t xml:space="preserve">Sandy Hmadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Monniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+                <w:t xml:space="preserve">Floriane Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 520, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344248v1</w:t>
+                <w:t xml:space="preserve">hal-03122484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S is present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Togola</w:t>
+                <w:t xml:space="preserve">A Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Desmarchais</w:t>
+                <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (4), pp.1032-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deaa365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adiponectin agonist, AdipoRon, inhibits steroidogenesis and cell proliferation in human luteinized granulosa cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grandhaye</w:t>
+                <w:t xml:space="preserve">P Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Hmadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+                <w:t xml:space="preserve">D Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Levasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 520, 14 p. </w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2020.111080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122484v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaspin, a novel adipokine in woman granulosa cells physiology and PCOS pathogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of chemerin and CMKLR1 in the progesterone decrease by PCOS granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,295 +2821,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
+                <w:t xml:space="preserve">Real-world effectiveness of Fertistartkit® treatment in women undergoing ART in French clinical practice: a retrospective multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Amar</w:t>
+                <w:t xml:space="preserve">Solène Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Nathalie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Teteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Pietro Santulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ozanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kazdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
+              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.525-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622705v1</w:t>
+                <w:t xml:space="preserve">inserm-02561107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world effectiveness of Fertistartkit® treatment in women undergoing ART in French clinical practice: a retrospective multicentre study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphenol S Impaired Human Granulosa Cell Steroidogenesis In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Santulli</w:t>
+                <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ozanon</w:t>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Kazdar</w:t>
+                <w:t xml:space="preserve">Ophélie Teteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive BioMedicine Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.525-529. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rbmo.2020.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02561107v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The centriolar adjunct–Appearance and disassembly in spermiogenesis and the potential impact on fertility</w:t>
               </w:r>
@@ -3242,51 +3242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian Expression of Adipokines in Polycystic Ovary Syndrome: A Role for Chemerin, Omentin, and Apelin in Follicular Growth Arrest and Ovulatory Dysfunction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,51 +3934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4157,307 +4157,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical outcome after insemination with donor sperm in patients with poor results in ICSI cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+                <w:t xml:space="preserve">Visfatin is expressed in human granulosa cells: regulation by metformin through AMPK/SIRT1 pathways and its role in steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0272.2012.01316.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5), pp.313-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gat002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129710v1</w:t>
+                <w:t xml:space="preserve">hal-01129746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visfatin is expressed in human granulosa cells: regulation by metformin through AMPK/SIRT1 pathways and its role in steroidogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Clinical outcome after insemination with donor sperm in patients with poor results in ICSI cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Splingart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Andrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (2), pp.86-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0272.2012.01316.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gat002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach for COnsumption and RElease (CORE) analysis of metabolic activity in single mammalian embryos</w:t>
               </w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.193 - 202. </w:t>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility and Sterility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (1), pp.247-255. </w:t>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.1790-1800. </w:t>
@@ -5371,51 +5371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semen variation in a population of fertile donors: evaluation in a French centre over a 34-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (3), pp.467-474. </w:t>
@@ -5691,51 +5691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.775-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemseffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,51 +6836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (8), pp.1457-1466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,277 +7024,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
+                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674077v1</w:t>
+                <w:t xml:space="preserve">hal-02671089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters guiding selection of best embryos for transfer after cryopreservation : a reappraisal</w:t>
+                <w:t xml:space="preserve">Characterization of the fertility of kit haplodeficient male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Couet</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (5), pp.1321-1326</w:t>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.358-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671089v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohort follow-up of couples with primary infertility in an ART programme using frozen donor semen</w:t>
               </w:r>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (6), pp.1525-1531</w:t>
@@ -7530,51 +7530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose dans la gonade mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
@@ -7808,90 +7808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenols are present in culture media used for ART and cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7942,51 +7942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of chemerin system in human granulosa cells: a new insight for polycystic ovarian syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). Tours, FRA., Oct 2012, Seillac, France</w:t>
@@ -8903,221 +8903,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la viabilité embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">79. Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Ville service, CAN., May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804854v1</w:t>
+                <w:t xml:space="preserve">hal-02802511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la viabilité embryonnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79. Congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Ville service, CAN., May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802511v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéomique par Intact Cells Maldi-Tof Mass Spectrometry sur cumulus humain. Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
               </w:r>
@@ -9129,51 +9129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,90 +9228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du tabagisme actif et passif sur le recrutement folliculaire et les résultats en FIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9513,51 +9513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9612,51 +9612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non invasives de l'embryon : protéomique, métabolomique, dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9737,51 +9737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’embryon préimplantatoire : état actuel et perspectives en embryologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9819,51 +9819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in human cumulus cells: a way to approach oocyte competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9992,51 +9992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Seillac, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10113,51 +10113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Nationales de la FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10221,51 +10221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10329,51 +10329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laurent-Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Meeting of the European Society for Human Reproduction and Embryology (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10450,51 +10450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Hochereau de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Winter Conference on Reproduction (SFR/SFEF/DGRM/NVPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10644,51 +10644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-kit deficiency not only affects sperm production but also alters sperm fertilising ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11140,51 +11140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apoptose dans la gonade mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11936,51 +11936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S impaired human and ovine granulosa cell steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12587,51 +12587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12686,51 +12686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et effets in vitro de la vaspine sur des cellules de la granulosa de patientes obèses et non obèses avec ou sans syndrome des ovaires polykystiques (SOPK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bongrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bazilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12939,152 +12939,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742919v1</w:t>
+                <w:t xml:space="preserve">hal-02739478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal factors: their expression, control and role in oocyte-cumulus dialogue, oocyte maturation and early embryo development</w:t>
               </w:r>
@@ -13172,152 +13172,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intact Cell MALDI Mass Spectrometry and Top Down proteomic appoaches to identify potential biomarkers of oocyte maturation and quality in surrounding cumulus cells in human and bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739478v1</w:t>
+                <w:t xml:space="preserve">hal-02742919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
               </w:r>
@@ -13480,51 +13480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
@@ -13829,51 +13829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14252,51 +14252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t>
@@ -14364,51 +14364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14597,64 +14597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14731,51 +14731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Splingart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15419,51 +15419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata W&#281;giel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma&#347;lanka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte-Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dawid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oprocha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Respekta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.775650" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Singh Sangwan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte Rose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dijols" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00149-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainte-Rose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijols" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapsauce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92902-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hmadeh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Languille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Santulli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Celton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kassem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2017.04.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Leese" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Allgar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Brison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lundin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22684" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Splingart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2012.01316.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFS28QXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckeegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G. Sturmey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067834" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0331-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X46D44D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DZ25FVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01229.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haguenoer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2010.01066.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129560v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070L6ZL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.08.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gervereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ract" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.03.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosemond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sauget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2005.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690837v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mckeegan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Leese" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sturmey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab138" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ulloa-Aguirre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837768v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811356v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Splingart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bidault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749565v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kurowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata W&#281;giel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma&#347;lanka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte-Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cornuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dawid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oprocha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Respekta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03742076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.775650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-022-00959-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Singh Sangwan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Sainte Rose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dijols" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-021-00149-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainte-Rose" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dijols" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frapsauce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92902-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hmadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Levasseur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.111080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O T&#233;teau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vignault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa365" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0550" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Langer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0265" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-019-03123-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02561107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Languille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Santulli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kazdar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2020.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20153778" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20174215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Celton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kassem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2017.04.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Leese" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Allgar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Brison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersti Lundin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22684" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cloix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.120410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gat002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornuau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Splingart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2012.01316.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFS28QXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckeegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger G. Sturmey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067834" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Veau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0331-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X46D44D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tranchant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129712v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2013.03.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DZ25FVM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040449" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136280v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2011.01229.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haguenoer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2605.2010.01066.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/der020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129417v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemseffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bidault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2010.06.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129560v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070L6ZL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129523v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2009.08.054" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Saussereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Couet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gervereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ract" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.03.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Bidault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem336" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosemond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sauget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2005.09.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanoue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poindron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lansac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rahal-Perola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671089v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fourquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laurent-Cadoret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hochereau de Reviers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690837v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745633v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.179" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Mckeegan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Leese" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Sturmey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab138" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746670v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ulloa-Aguirre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Langlois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831841v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Reviers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763644v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837768v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jaubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazilie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/408123.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.178" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742919v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738487v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809357v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745501v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/00034266" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2013.07.256" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745689v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748280v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811356v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Splingart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bidault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748948v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749565v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beylier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827729v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>