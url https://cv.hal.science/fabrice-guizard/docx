--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -834,169 +834,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02299894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et environnement : l’homme et l’espace sauvage</w:t>
+                <w:t xml:space="preserve">Cave Canem : le chien a-t-il toujours été le meilleur ami de l’homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. GUIZARD et C. BECK. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le haut Moyen Âge dans le nord de la France : Des Francs aux premiers comtes de Flandre de la fin du IVe siècle au milieu du Xe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arkeos, Communauté d’agglomération du Douaisis, 2014</w:t>
+              <w:t xml:space="preserve">Une bête parmi les hommes : le chien, de la domestication à l’anthropomorphisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.9-17, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890086v1</w:t>
+                <w:t xml:space="preserve">hal-02890075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave Canem : le chien a-t-il toujours été le meilleur ami de l’homme ?</w:t>
+                <w:t xml:space="preserve">Paysage et environnement : l’homme et l’espace sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une bête parmi les hommes : le chien, de la domestication à l’anthropomorphisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encrage, pp.9-17, 2014</w:t>
+              <w:t xml:space="preserve">Le haut Moyen Âge dans le nord de la France : Des Francs aux premiers comtes de Flandre de la fin du IVe siècle au milieu du Xe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arkeos, Communauté d’agglomération du Douaisis, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890075v1</w:t>
+                <w:t xml:space="preserve">hal-02890086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration de la diversité faunistique des cours d’eau du haut Moyen Âge</w:t>
               </w:r>
@@ -2344,302 +2344,714 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux nuisibles dans les campagnes du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sales bêtes ! Mauvaises herbes ! « Nuisibles », une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, La Défense, France. pp.283-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre chien, être cheval Moyen Âge. Quelles sources pour atteindre la condition des animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier IUF Quelle sources pour l'histoire animale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations littéraires et artistiques du chien dans l’Antiquité romaine : du chien utilitaire au chien de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes rencontres Internationales "Des bêtes et des hommes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Valenciennes, France. pp.37-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés, milieux, ressources : un nouveau paradigme pour les médiévistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duceppe-Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cergy-Pontoise, France. pp.95-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/shmes.2007.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfines nec non et ballenae… : les cétacés de l’Atlantique Nord au haut Moyen Âge. Représentation, identification et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Animaux aquatiques et monstres des mers septentrionales (imaginer, connaître, exploiter, de l’Antiquité à 1600, 53 (10), pp.115-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15451/ec2019-10-8.12-1-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02299891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bêtes aux jeux chez les Francs (VIe-IXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Jouer avec les animaux, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25667/ethnographiques/2018-36/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfines nec non et ballenae… Les cétacés de l'Atlantique nord au haut Moyen Âge: représentation, identification et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (1), pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lit mineur, lit majeur, lit voyageur. Mémoires et cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2668,607 +3080,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n° spécial, 231 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleuves, forêts et territoires dans les sources narratives des VIe et VIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 351. Territoires et frontières en Gaule du Nord et dans les espaces septentrionaux francs, p. 575-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et la nature au haut Moyen Age : une première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, p. 3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309678v1</w:t>
-              </w:r>
-[...410 lines deleted...]
-                <w:t xml:space="preserve">halshs-01570448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3438,51 +3438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="668F5877"/>
+    <w:nsid w:val="4B444AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3669,51 +3669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-guizard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3041-746X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085519650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100339139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073718639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100292470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12loc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcourte Delcourte Debarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03218063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03240017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15451/ec2019-10-8.12-1-31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01943844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2018-36/009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01943874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01975386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duceppe-Lamarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1947" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-guizard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3041-746X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085519650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100339139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073718639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100292470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12loc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delcourte Delcourte Debarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santinelli-Foltz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03218063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03625951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03240017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01975386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duceppe-Lamarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15451/ec2019-10-8.12-1-31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01943844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2018-36/009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01943874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>