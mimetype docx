--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3438,51 +3438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B444AC0"/>
+    <w:nsid w:val="1D09B7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>