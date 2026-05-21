--- v0 (2026-04-06)
+++ v1 (2026-05-21)
@@ -2635,317 +2635,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Cloud: Rent Out the Rented Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheheryar Malik</w:t>
+                <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt István</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference for Internet Technology and Secured Transactions (ICITST-2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cluj, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2011.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641398v1</w:t>
+                <w:t xml:space="preserve">hal-00644169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Fault Tolerance in Real Time Cloud Computing</w:t>
+                <w:t xml:space="preserve">Virtual Cloud: Rent Out the Rented Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheheryar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE World Congress on Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IEEE International Conference for Internet Technology and Secured Transactions (ICITST-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639904v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Active Objects to Multicore Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+                <w:t xml:space="preserve">Adaptive Fault Tolerance in Real Time Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheheryar Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gheorghen Sebestyén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cluj, Romania. </w:t>
+              <w:t xml:space="preserve">2011 IEEE World Congress on Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.280-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPDC.2011.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SERVICES.2011.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644169v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular P2P-Based Approach for RDF Data Storage and Retrieval</w:t>
               </w:r>
@@ -3046,342 +3046,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPC in Java: Experiences in Implementing the NAS Parallel Benchmarks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Caromel</w:t>
+                <w:t xml:space="preserve">Dynamic TTL-Based Search In Unstructured Peer-to-Peer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th WSEAS international conference on applied informatics and communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Taïpeh, Taiwan</w:t>
+              <w:t xml:space="preserve">CCGrid 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504630v1</w:t>
+                <w:t xml:space="preserve">inria-00485790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic TTL-Based Search In Unstructured Peer-to-Peer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Filali</w:t>
+                <w:t xml:space="preserve">Combining Grid and Cloud Resources by Use of Middleware for SPMD Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elton Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. 10 p</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Indianapolis, IN, United States. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00485790v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Grid and Cloud Resources by Use of Middleware for SPMD Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">HPC in Java: Experiences in Implementing the NAS Parallel Benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Baude</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bodnartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elton Mathias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Cloud Computing Technology and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Indianapolis, IN, United States. pp.177-184</w:t>
+              <w:t xml:space="preserve">10th WSEAS international conference on applied informatics and communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Taïpeh, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538549v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarders vs. centralized server: an evaluation of two approaches for locating mobile agents</w:t>
               </w:r>
@@ -3503,90 +3503,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient framework for running applications on clusters, grids, and clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4404,64 +4404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current State of Java for HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bodnartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ezzeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03740-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2018.088501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Beze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2017.2748438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406473v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2562627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM4D8LJF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Filali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00133-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pagliari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Mykhailenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.and.EUC.2013.118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Alshabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Tuan Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheheryar Malik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.91" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2011.108" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Amedro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bodnartchouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/511334.511379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-241-4_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baduel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Contes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-339-6_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446677v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ezzeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03740-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2018.088501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02417977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rochas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea El Beze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2017.2748438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406473v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Magoules" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2016.2562627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pellegrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM4D8LJF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Filali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00133-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Baude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pagliari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Mykhailenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Istv&#225;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38493-6_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.and.EUC.2013.118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Alshabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Tuan Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03850-6_13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheheryar Malik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.91" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghen Sebesty&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2011.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2011.108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Amedro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Mathias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bodnartchouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/511334.511379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-241-4_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baduel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Contes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-339-6_9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446677v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866228v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720012v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00505420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>