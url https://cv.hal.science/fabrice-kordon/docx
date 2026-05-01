--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1464,364 +1464,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation and verification of MILS systems</w:t>
+                <w:t xml:space="preserve">Model Checking using Generalized Testing Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.1151⟩</w:t>
+              <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7400 (VI), pp.94-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176409v1</w:t>
+                <w:t xml:space="preserve">hal-00855991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending PNML Scope: a Framework to Combine Petri Nets Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lecture Notes in Computer Science, 7400 (VI), pp.46-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking using Generalized Testing Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+                <w:t xml:space="preserve">Design, implementation and verification of MILS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (7), pp.799-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.1151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00855991v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Model Checking Contest at Petri Nets 2011</w:t>
               </w:r>
@@ -1935,290 +1935,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flex-eWare: a Flexible MDE-based Solution for Designing and Implementing Embedded Distributed Systems</w:t>
+                <w:t xml:space="preserve">Computing a Hierarchical Static order for Decision Diagram-Based Representation from P/T Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouvray</w:t>
+                <w:t xml:space="preserve">Silien Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.1143⟩</w:t>
+              <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lecture Notes in Computer Science, 6900 (V), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29072-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00628310v1</w:t>
+                <w:t xml:space="preserve">hal-01270052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing a Hierarchical Static order for Decision Diagram-Based Representation from P/T Nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silien Hong</w:t>
+                <w:t xml:space="preserve">Flex-eWare: a Flexible MDE-based Solution for Designing and Implementing Embedded Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Kung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (12), pp.1467-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.1143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29072-5_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270052v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{Ingénierie basée sur les modèles : quelques défis actuels}</w:t>
               </w:r>
@@ -2267,131 +2267,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Efficient Model Checkers using Hierarchical Set Decision Diagrams and Automatic Saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A primer on the Petri Net Markup Language and ISO/IEC 15909-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hamez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+                <w:t xml:space="preserve">Ekkart Kindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.9-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121192v1</w:t>
+                <w:t xml:space="preserve">hal-01176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{Exploiting colored Petri nets to decide on permutation admissibility}</w:t>
               </w:r>
@@ -2487,148 +2504,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primer on the Petri Net Markup Language and ISO/IEC 15909-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Efficient Model Checkers using Hierarchical Set Decision Diagrams and Automatic Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekkart Kindler</w:t>
+                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (3-4), pp.413-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2009-137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176321v1</w:t>
+                <w:t xml:space="preserve">hal-01121192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discretization Method from Coloured to Symmetric Nets: Application to an Industrial Example</w:t>
               </w:r>
@@ -2730,64 +2730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validate, Simulate and Implement ARINC653 Systems using the AADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,260 +2858,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des méthodes formelles à la robotique modulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">From the prototype to the final embedded system using the Ocarina AADL tool suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Zalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.42.459-478⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1376804.1376810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175915v1</w:t>
+                <w:t xml:space="preserve">hal-01175916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the prototype to the final embedded system using the Ocarina AADL tool suite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Application des méthodes formelles à la robotique modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.459-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.42.459-478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1376804.1376810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175916v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evinrude: A Tool to Automatically Transform Program's Sources into Petri Nets</w:t>
               </w:r>
@@ -3586,51 +3586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward next-generation toward next-generation middleware ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3880,51 +3880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vertus de la schizophrénie pour le prototypage d'applications à composants intéropérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ada Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (2), pp.26-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4573,51 +4573,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
+              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
@@ -6728,51 +6728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Model Checking of stutter invariant properties Using Generalized Testing Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,636 +6973,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216093v1</w:t>
+                <w:t xml:space="preserve">hal-00926126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Scalable Architecture for Highly Reliable Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+              <w:t xml:space="preserve">TrustCom'2013 - IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.328-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TrustCom.2013.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926126v1</w:t>
+                <w:t xml:space="preserve">hal-00931444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Architecture for Highly Reliable Certification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudyar Cortes</w:t>
+                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrustCom'2013 - IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.80-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TrustCom.2013.44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931444v1</w:t>
+                <w:t xml:space="preserve">hal-01216093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Distributed Software Model-Checking using Decision Diagrams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of a Quasi certification Protocol over a DHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Computer Aided Verification (CAV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dagstuhl Seminar "Formal Verification of Distributed Algorithms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dagstuhl, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215999v1</w:t>
+                <w:t xml:space="preserve">hal-00931415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a Quasi certification Protocol over a DHT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Distributed Software Model-Checking using Decision Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Seminar "Formal Verification of Distributed Algorithms"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Computer Aided Verification (CAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saint-Petersbourg, Russia. pp.830-845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39799-8_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931415v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength-Based Decomposition of the Property Büchi Automaton for Faster Model Checking</w:t>
               </w:r>
@@ -7907,252 +7907,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy is Good For Discrete Time: a Compositional Approach to Discrete Time Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Symmetries in Complex Distributed Systems: the Bag-Oriented Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Berard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+                <w:t xml:space="preserve">Pierre Parutto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl seminar "Architecture-Driven Semantic Analysis of Embedded Systems"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development, Operation and Management of Large-Scale Complex IT Systems, 17th Monterey Workshop, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.330-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34059-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822416v1</w:t>
+                <w:t xml:space="preserve">hal-01282265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Symmetries in Complex Distributed Systems: the Bag-Oriented Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy is Good For Discrete Time: a Compositional Approach to Discrete Time Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parutto</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, Operation and Management of Large-Scale Complex IT Systems, 17th Monterey Workshop, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dagstuhl seminar "Architecture-Driven Semantic Analysis of Embedded Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany. pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282265v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analyzing Wireless Sensor Networks with VeriSensor</w:t>
               </w:r>
@@ -8760,51 +8760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{Generalized Büchi Automata versus Testing Automata for Model Checking}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8931,467 +8931,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Petri Net based Runtime Monitoring Method for Web Services specified with BPEL</w:t>
+                <w:t xml:space="preserve">PNML Framework: an extendable reference implementation of the Petri Net Markup Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhu</w:t>
+                <w:t xml:space="preserve">Lom Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Treves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Information Management and Engineering (ICIME 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chengdu, China. pp.304-310, </w:t>
+              <w:t xml:space="preserve">31st International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.318-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIME.2010.5477558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13675-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292580v1</w:t>
+                <w:t xml:space="preserve">hal-01125746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural and Behavioral Modeling with AADL for Fault Tolerant Embedded Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiences in Model Driven Verification of Behavior with UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Computer Software, Future Trends and techniques for Development, 15th Monterey Workshop 2008, Budapest, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary. pp.181-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12566-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2010.32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292574v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PNML Framework: an extendable reference implementation of the Petri Net Markup Language</w:t>
+                <w:t xml:space="preserve">Architectural and Behavioral Modeling with AADL for Fault Tolerant Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lom Hillah</w:t>
+                <w:t xml:space="preserve">Gilles Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Treves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13675-7_20⟩</w:t>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carmona, Spain. pp.87-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2010.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125746v1</w:t>
+                <w:t xml:space="preserve">hal-01292574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences in Model Driven Verification of Behavior with UML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Petri Net based Runtime Monitoring Method for Web Services specified with BPEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computer Software, Future Trends and techniques for Development, 15th Monterey Workshop 2008, Budapest, Revised Selected Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12566-9_10⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Information Management and Engineering (ICIME 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chengdu, China. pp.304-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIME.2010.5477558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288216v1</w:t>
+                <w:t xml:space="preserve">hal-01292580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">polyDD: Towards a Framework Generalizing Decision Diagrams</w:t>
               </w:r>
@@ -9520,51 +9520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Intrusion Detection Systems Dedicated to Concurrent Programs: a Petri Net-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Démoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9611,64 +9611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Validation of ARINC653 architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9706,64 +9706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Verification and Implementation of MILS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9795,261 +9795,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Modular Description of Fault Tolerant Distributed Systems with AADL Behavioral Annex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Automated Controllability and Synthesis with Hierarchical Set Decision Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on New Technologies of Distributed Systems (NOTERE'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tozeur, Tunisia. pp.17-24, </w:t>
+              <w:t xml:space="preserve">11th International Workshop on Discrete Event Systems (WODES'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.281-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100830-3-DE-4013.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292569v1</w:t>
+                <w:t xml:space="preserve">hal-01293801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Controllability and Synthesis with Hierarchical Set Decision Diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+                <w:t xml:space="preserve">Behavioral Modular Description of Fault Tolerant Distributed Systems with AADL Behavioral Annex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Discrete Event Systems (WODES'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.281-286, </w:t>
+              <w:t xml:space="preserve">10th international conference on New Technologies of Distributed Systems (NOTERE'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tozeur, Tunisia. pp.17-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100830-3-DE-4013.00047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293801v1</w:t>
+                <w:t xml:space="preserve">hal-01292569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Reconfigurable Modular Robots and their Symbolic Configuration Space</w:t>
               </w:r>
@@ -10190,51 +10190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10411,51 +10411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pradat-Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th American Control Conference (ACC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Saint Louis, MO, United States. pp.5018-5025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10528,51 +10528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Choppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silien Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Workshop on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.26-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10712,334 +10712,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From AADL architectural models to Petri Nets: Checking model viability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Renault</w:t>
+                <w:t xml:space="preserve">A primer on the Petri Net Markup Language and ISO/IEC 15909-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Treves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International workshop on Practical Use of Colored Petri Nets and the CPN Tools (CPN'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aarhus, Denmark. pp.19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298276v1</w:t>
+                <w:t xml:space="preserve">hal-01126017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primer on the Petri Net Markup Language and ISO/IEC 15909-2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">From AADL architectural models to Petri Nets: Checking model viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International workshop on Practical Use of Colored Petri Nets and the CPN Tools (CPN'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.313-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126017v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discretization Method from Coloured to Symmetric Nets: Application to an Industrial Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Choppy</w:t>
+                <w:t xml:space="preserve">Code Generation Strategies for Partitioned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International workshop on Practical Use of Colored Petri Nets and the CPN Tools (CPN' 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aarhus, Denmark. pp.183-202</w:t>
+              <w:t xml:space="preserve">29th IEEE Real-Time Systems Symposium (RTSS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Barcelona, Spain. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303741v1</w:t>
+                <w:t xml:space="preserve">hal-01303791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Avoidance in Intelligent Transport Systems: towards an Application of Control Theory</w:t>
               </w:r>
@@ -11149,386 +11149,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Sources to Petri Nets : A Way to Analyze Execution of Parallel Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
+                <w:t xml:space="preserve">A Discretization Method from Coloured to Symmetric Nets: Application to an Industrial Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications (PNTAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">9th International workshop on Practical Use of Colored Petri Nets and the CPN Tools (CPN' 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aarhus, Denmark. pp.183-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305040v1</w:t>
+                <w:t xml:space="preserve">hal-01303741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Generation Strategies for Partitioned Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Transforming Sources to Petri Nets : A Way to Analyze Execution of Parallel Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Real-Time Systems Symposium (RTSS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Barcelona, Spain. pp.53-56</w:t>
+              <w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications (PNTAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303791v1</w:t>
+                <w:t xml:space="preserve">hal-01305040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Model Driven Engineering to Verification Driven Engineering</w:t>
+                <w:t xml:space="preserve">Design Methodologies for Embedded Systems: Where is the Super-Glue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP Workshop on Software Technologies for Future Embedded &amp; Ubiquitous Systems (SEUS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Capri, Italy. pp.381-393, </w:t>
+              <w:t xml:space="preserve">11th International Symposium on Object-oriented Real-time Distributed Computing (ISORC '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, United States. pp.358-359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87785-1_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2008.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304953v1</w:t>
+                <w:t xml:space="preserve">hal-01304942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodologies for Embedded Systems: Where is the Super-Glue?</w:t>
+                <w:t xml:space="preserve">From Model Driven Engineering to Verification Driven Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Object-oriented Real-time Distributed Computing (ISORC '08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orlando, United States. pp.358-359, </w:t>
+              <w:t xml:space="preserve">6th IFIP Workshop on Software Technologies for Future Embedded &amp; Ubiquitous Systems (SEUS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Capri, Italy. pp.381-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2008.88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87785-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304942v1</w:t>
+                <w:t xml:space="preserve">hal-01304953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Requirements Engineering: Bridging the Gap between Stakeholders' Needs and Formal Designs</w:t>
               </w:r>
@@ -11630,51 +11630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Modeling of a Generic Middleware to Ensure Invariant Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11825,51 +11825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Set Decision Diagrams and Automatic Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,77 +11929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Factory To Design and Build Tailorable and Verifiable Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12052,282 +12052,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Specification and Validation Approach for Business Process Integration Based on Web Services and Agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Prototyping of Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Iftode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems (MSVVEIS'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Workshop on Rapid System Prototyping (RSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Porto Alegre, Brazil. pp.89-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2007.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334853v1</w:t>
+                <w:t xml:space="preserve">hal-01335149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping of Intrusion Detection Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Specification and Validation Approach for Business Process Integration Based on Web Services and Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liviu Iftode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Rapid System Prototyping (RSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems (MSVVEIS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Madeira, Portugal. pp.163-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2007.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01335149v1</w:t>
+                <w:t xml:space="preserve">hal-01334853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping of Distributed Real-Time Embedded Systems Using the AADL and Ocarina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Zalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12651,51 +12651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">libDMC: a library to Operate Efficient Distributed Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12755,51 +12755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dmcG: a distributed symbolic model checker based on GreatSPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,411 +12878,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on Formal Methods for Distributed and Cooperative Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+                <w:t xml:space="preserve">New Features in CPN-AMI 3 : Focusing on the Analysis of Complex Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium on Theoretical Aspects of Computing (ICTAC 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11921240_25⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Application of Concurrency to System Design (ACSD '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Turku, Finland. pp.273-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2006.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340483v1</w:t>
+                <w:t xml:space="preserve">hal-01351775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Views Business Process Ontology for Flexible Collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zizette Boufaïda</w:t>
+                <w:t xml:space="preserve">Tutorial on Formal Methods for Distributed and Cooperative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Enterprise Integration, Interoperability and Networking (EI2N '06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Colloquium on Theoretical Aspects of Computing (ICTAC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tunis, Tunisia. pp.362-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11921240_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470612200.ch4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351747v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Features in CPN-AMI 3 : Focusing on the Analysis of Complex Distributed Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">A Multi-Views Business Process Ontology for Flexible Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razika Driouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Application of Concurrency to System Design (ACSD '06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Turku, Finland. pp.273-275, </w:t>
+              <w:t xml:space="preserve">International Workshop on Enterprise Integration, Interoperability and Networking (EI2N '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Bordeaux, France. pp.49-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2006.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470612200.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351775v1</w:t>
+                <w:t xml:space="preserve">hal-01351747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Model Variations of a Scenario: Application to Intelligent Transport Systems</w:t>
               </w:r>
@@ -13376,51 +13376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PN standardisation: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13505,77 +13505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for DRE Middleware, an Application to DDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Object-Oriented Real-time Distributed Computing (ISORC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Gyeongju, South Korea. pp.224-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13603,226 +13603,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Integrating Collaborative Business Process based onProcess Ontology and EbXML Collaboration Scenario</w:t>
+                <w:t xml:space="preserve">An Ontology Based Architecture for Integrating Enterprise Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razika Driouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop On Web Based Collaboration (WBC '2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Modelling, Simulation and Validation of Enterprise Information Systems - MSVVEIS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paphos, Cyprus. pp.26-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002493000260037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351742v1</w:t>
+                <w:t xml:space="preserve">hal-01351749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology Based Architecture for Integrating Enterprise Applications</w:t>
+                <w:t xml:space="preserve">Towards Integrating Collaborative Business Process based onProcess Ontology and EbXML Collaboration Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razika Driouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizette Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Modelling, Simulation and Validation of Enterprise Information Systems - MSVVEIS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop On Web Based Collaboration (WBC '2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Krakow, Poland. pp.299-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0002493000260037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351749v1</w:t>
+                <w:t xml:space="preserve">hal-01351742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Colored Nets Unfolding</w:t>
               </w:r>
@@ -13912,64 +13912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting COTS Middleware for DRE System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14016,77 +14016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Proof-Based Real-Time Distribution Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS '05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France. pp.51-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14124,64 +14124,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Development Methodology for Customized Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14241,51 +14241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the AADL to Describe Distributed Applications from Middleware to Software Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14332,90 +14332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Formal Verification of Middleware Behavioral Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14578,64 +14578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolyORB : a Schizophrenic Middleware to Build Versatile Reliable Distributed Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14798,64 +14798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to middleware architectures to prototype distribution infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14902,77 +14902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Middleware Functions for Verification Purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Software Engineering for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15105,77 +15105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of Middleware to Middleware: MOM and ORB interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15683,51 +15683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for a reuseable object-oriented polymorphic middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15791,51 +15791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Distributed Objects and Applications (DOA'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Roma, Italy. pp.165-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17447,51 +17447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Systems, analysis and modeling with SysML, UML and AADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17548,51 +17548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse des systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17662,51 +17662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17763,51 +17763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17851,51 +17851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes répartis en action : de l'embarqué aux systèmes à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18374,51 +18374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour la conception des systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18482,51 +18482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements for the Design of Embedded Computer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18590,51 +18590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18698,51 +18698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18819,51 +18819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18927,51 +18927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19012,209 +19012,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Approach To Configure and Reconfigure Avionics Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Large-Scale Peer-to-Peer Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Embedded Control Systems: Applications for Flexibility and Agility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.509-541, 2011, 9781609600860. </w:t>
+              <w:t xml:space="preserve">Distibuted Systems: Design and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Wiley, pp.21-31, 2011, 9781848212503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-60960-086-0.ch019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118601365.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288059v1</w:t>
+                <w:t xml:space="preserve">hal-01288074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Large-Scale Peer-to-Peer Distributed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Based Approach To Configure and Reconfigure Avionics Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distibuted Systems: Design and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Wiley, pp.21-31, 2011, 9781848212503. </w:t>
+              <w:t xml:space="preserve">Reconfigurable Embedded Control Systems: Applications for Flexibility and Agility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.509-541, 2011, 9781609600860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118601365.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60960-086-0.ch019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288074v1</w:t>
+                <w:t xml:space="preserve">hal-01288059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux systèmes répartis à large échelle</w:t>
               </w:r>
@@ -19282,51 +19282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19364,77 +19364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un intergiciel vérifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.265-287, 2006, 2-7462-1447-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20265,119 +20265,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Prototypes Validity to Enhance Code Reuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FrameKit, an Ada Framework for a Fast Implementation of CASE Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] lip6.1998.017, LIP6. 1998</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.1998.034, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547723v1</w:t>
+                <w:t xml:space="preserve">hal-02547779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaScribe : un outil pour la génération de moteurs de réécriture</w:t>
               </w:r>
@@ -20423,106 +20410,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrameKit, an Ada Framework for a Fast Implementation of CASE Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing Prototypes Validity to Enhance Code Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] lip6.1998.034, LIP6. 1998</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.1998.017, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547779v1</w:t>
+                <w:t xml:space="preserve">hal-02547723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des services dans la plate-forme d'accueil FrameKit</w:t>
               </w:r>
@@ -21072,51 +21072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paviot-Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00615-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01736445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moldt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53401-4_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Boufa&#239;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2014.062469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mouline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40465-8_2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRPQ9B1L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT0PD2V3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lakos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lalande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045DBBBA012F1F27BFD70D454A76BF4D65405119/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silien Hong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29072-5_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rza Bashirov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Lort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0084-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZVBHPX2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkart Kindler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnefoi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04856-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2FNN6FK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.459-478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BF89D62BE98E659D52B7FE70FB130853CAB644F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376810" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Voron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benmerzoug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2008.023681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Driouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilliers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/ree.2006.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2005.18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1301-1328" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9216E3D5BCACDE80F39B6C67A2E15D6CC34DDB45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAEM.0000013062.16911.c5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Luqi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2002.1033222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/568948.568949" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mounier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/291712.291755" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kordon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vallade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Frioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ganesh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Black" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Fedyukovich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Metin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66263-3_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_58" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2012.24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34059-8_17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2012.28" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37Q283R0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIME.2010.5477558" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.32" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125746v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Hillah" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13675-7_20" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHXPR5MM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_10" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPD37337-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.17" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.32" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536853" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293801v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00047" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288061v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21292-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5NDNCKK6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Calonne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294399v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2009.30" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126017v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87785-1_34" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2008.88" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89778-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VMGXB60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68863-1_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68644-6_6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_16" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZM2ZHGNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335149v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iftode" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.34" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.33" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2007.42" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2007.4357718" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370647" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701513v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73094-1_29" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7CJJRTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351747v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612200.ch4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351775v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2006.15" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_23" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWMZB5GF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2006.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351742v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351749v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002493000260037" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_25" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2005.46" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489156v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490881v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2005.42" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499909_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520299v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;ant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24841-5_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KKQNSV5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Velu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311107" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2003.1207039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Regep" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24626-8_9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VW14Z6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Groot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2001.966807" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933844" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571083v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vernier-Mounier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45251-6_34" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BQQ4BS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571190v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954082" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571064v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573109v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Bakam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45484-5_10" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573113v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573111v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2000.855209" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574367v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_27" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FP3G4F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574368v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621743v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1998.676661" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575050v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624603v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629205v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1997.618846" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03926379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65303-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63079-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221804v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221798v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304950v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b116264" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil van Der Aalst" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Colom" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Kotsis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_20" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221593v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221595v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221594v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221598v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288059v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-086-0.ch019" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288074v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304909v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304954v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351822v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520010v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529939v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William El-Ka&#239;m" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583978v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buffo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547723v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547779v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547790v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547757v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547753v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547668v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546094v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paviot-Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00615-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01736445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moldt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53401-4_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Boufa&#239;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2014.062469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mouline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40465-8_2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRPQ9B1L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lakos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT0PD2V3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silien Hong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29072-5_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045DBBBA012F1F27BFD70D454A76BF4D65405119/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkart Kindler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rza Bashirov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Lort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0084-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZVBHPX2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnefoi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04856-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2FNN6FK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376810" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.459-478" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BF89D62BE98E659D52B7FE70FB130853CAB644F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Voron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benmerzoug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2008.023681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Driouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilliers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/ree.2006.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2005.18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1301-1328" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9216E3D5BCACDE80F39B6C67A2E15D6CC34DDB45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAEM.0000013062.16911.c5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Luqi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2002.1033222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/568948.568949" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mounier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/291712.291755" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kordon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vallade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Frioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ganesh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Black" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Fedyukovich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Metin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66263-3_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_58" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2012.24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34059-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2012.28" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37Q283R0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Hillah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13675-7_20" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHXPR5MM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPD37337-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292574v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.32" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIME.2010.5477558" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.17" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.32" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536853" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288061v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21292-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5NDNCKK6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Calonne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294399v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2009.30" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2008.88" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87785-1_34" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89778-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VMGXB60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68863-1_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68644-6_6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_16" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZM2ZHGNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iftode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.34" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.33" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2007.42" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2007.4357718" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370647" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701513v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73094-1_29" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7CJJRTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351775v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2006.15" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351747v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612200.ch4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_23" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWMZB5GF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2006.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002493000260037" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_25" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2005.46" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489156v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490881v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2005.42" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499909_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520299v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;ant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24841-5_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KKQNSV5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Velu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311107" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2003.1207039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Regep" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24626-8_9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VW14Z6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Groot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2001.966807" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933844" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571083v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vernier-Mounier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45251-6_34" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BQQ4BS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571190v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954082" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571064v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573109v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Bakam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45484-5_10" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573113v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573111v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2000.855209" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574367v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_27" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FP3G4F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574368v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621743v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1998.676661" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575050v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624603v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629205v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1997.618846" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03926379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65303-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63079-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221804v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221798v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304950v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b116264" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil van Der Aalst" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Colom" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Kotsis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_20" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221593v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221595v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221594v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221598v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288059v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-086-0.ch019" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304909v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304954v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351822v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520010v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529939v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William El-Ka&#239;m" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583978v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buffo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547779v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547723v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547790v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547757v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547753v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547668v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546094v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>