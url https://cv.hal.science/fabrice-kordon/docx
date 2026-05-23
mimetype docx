--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -971,261 +971,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Developing an Interoperability Mechanism Between Cloud Providers</w:t>
+                <w:t xml:space="preserve">Controllability for Discrete Event Systems Modeled in VeriJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Thabet</w:t>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSSC.2014.062469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3/4), pp.218-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCCBS.2014.064668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176430v1</w:t>
+                <w:t xml:space="preserve">hal-01176427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability for Discrete Event Systems Modeled in VeriJ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Approach for Developing an Interoperability Mechanism Between Cloud Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">Meriem Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3/4), pp.218-240. </w:t>
+              <w:t xml:space="preserve">International Journal of Space-Based and Situated Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.88-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCCBS.2014.064668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSSC.2014.062469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176427v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Framework to improve the reliability of concurrent and collaborative learning games</w:t>
               </w:r>
@@ -1380,51 +1380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, VIII, pp.24-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1464,498 +1464,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking using Generalized Testing Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the Model Checking Contest at Petri Nets 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7400 (VI), pp.94-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_5⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Lecture Notes in Computer Science, 7400 (VI), pp.169-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855991v1</w:t>
+                <w:t xml:space="preserve">hal-01270053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending PNML Scope: a Framework to Combine Petri Nets Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lecture Notes in Computer Science, 7400 (VI), pp.46-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, implementation and verification of MILS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (7), pp.799-816. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.1151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the Model Checking Contest at Petri Nets 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Checking using Generalized Testing Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lecture Notes in Computer Science, 7400 (VI), pp.169-196. </w:t>
+              <w:t xml:space="preserve">, 2012, 7400 (VI), pp.94-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270053v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing a Hierarchical Static order for Decision Diagram-Based Representation from P/T Nets</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Evangelista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lecture Notes in Computer Science, 6900 (V), pp.121-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2267,368 +2267,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primer on the Petri Net Markup Language and ISO/IEC 15909-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Efficient Model Checkers using Hierarchical Set Decision Diagrams and Automatic Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekkart Kindler</w:t>
+                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (3-4), pp.413-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2009-137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176321v1</w:t>
+                <w:t xml:space="preserve">hal-01121192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Exploiting colored Petri nets to decide on permutation admissibility}</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A primer on the Petri Net Markup Language and ISO/IEC 15909-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rza Bashirov</w:t>
+                <w:t xml:space="preserve">Ekkart Kindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hüseyin Lort</w:t>
+                <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.9-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176303v1</w:t>
+                <w:t xml:space="preserve">hal-01176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Efficient Model Checkers using Hierarchical Set Decision Diagrams and Automatic Saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+                <w:t xml:space="preserve">{Exploiting colored Petri nets to decide on permutation admissibility}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rza Bashirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Lort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-008-0084-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2009-137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discretization Method from Coloured to Symmetric Nets: Application to an Industrial Example</w:t>
               </w:r>
@@ -2730,64 +2730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validate, Simulate and Implement ARINC653 Systems using the AADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,260 +2858,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the prototype to the final embedded system using the Ocarina AADL tool suite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Application des méthodes formelles à la robotique modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1376804.1376810⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.459-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.42.459-478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175916v1</w:t>
+                <w:t xml:space="preserve">hal-01175915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des méthodes formelles à la robotique modulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">From the prototype to the final embedded system using the Ocarina AADL tool suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Zalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.42.459-478⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1376804.1376810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175915v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evinrude: A Tool to Automatically Transform Program's Sources into Petri Nets</w:t>
               </w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benmerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Simulation and Process Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (3/4), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3372,265 +3372,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward formal methods oecumenism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus de fabrication de systèmes répartis centré sur un modèle : l'expérience du projet MORSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDSO.2006.47⟩</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3845/ree.2006.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084199v1</w:t>
+                <w:t xml:space="preserve">hal-01175911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de fabrication de systèmes répartis centré sur un modèle : l'expérience du projet MORSE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward formal methods oecumenism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.102-111. </w:t>
+              <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (7), pp. 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3845/ree.2006.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MDSO.2006.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175911v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward next-generation toward next-generation middleware ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Distributed Systems Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles techniques de Model Checking pour la vérification de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,51 +3880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vertus de la schizophrénie pour le prototypage d'applications à composants intéropérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ada Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21 (2), pp.26-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5017,278 +5017,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular and Efficient Divide-and-Conquer SAT Solver on Top of the Painless Framework</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOOLympics 2019: An Overview of Competitions in Formal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory Fedyukovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Garavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_8⟩</w:t>
+              <w:t xml:space="preserve">25 Years of TACAS: TOOLympics, Held as Part of ETAPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.3-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17502-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093520v1</w:t>
+                <w:t xml:space="preserve">hal-02094030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOOLympics 2019: An Overview of Competitions in Formal Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular and Efficient Divide-and-Conquer SAT Solver on Top of the Painless Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Years of TACAS: TOOLympics, Held as Part of ETAPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.3-24, </w:t>
+              <w:t xml:space="preserve">TACAS 2019 - 25th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.135-151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17502-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17462-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094030v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the 9th Edition of the Model Checking Contest</w:t>
               </w:r>
@@ -5525,51 +5525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adaptive Model Checking, the Next Step?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5629,51 +5629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Metin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Colange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6397,421 +6397,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BenchKit, a Tool for Massive Concurrent Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.476-481, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Application of Concurrency to System Design (ACSD'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisia. pp.159-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2014.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215670v1</w:t>
+                <w:t xml:space="preserve">hal-01091157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching formal methods: Experience at UPMC and UP13 with CosyVerif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne André</w:t>
+                <w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EAEEIE annual International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cesme, Turkey. pp.25-28, </w:t>
+              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.476-481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2014.6879378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215588v1</w:t>
+                <w:t xml:space="preserve">hal-01215670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BenchKit, a Tool for Massive Concurrent Benchmarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching formal methods: Experience at UPMC and UP13 with CosyVerif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Application of Concurrency to System Design (ACSD'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisia. pp.159-165, </w:t>
+              <w:t xml:space="preserve">25th EAEEIE annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cesme, Turkey. pp.25-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2014.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2014.6879378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091157v1</w:t>
+                <w:t xml:space="preserve">hal-01215588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Model Checking of stutter invariant properties Using Generalized Testing Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.440-454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore. pp.33-36, </w:t>
@@ -6973,636 +6973,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.80-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926126v1</w:t>
+                <w:t xml:space="preserve">hal-01216093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Architecture for Highly Reliable Certification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrustCom'2013 - IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TrustCom.2013.44⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">A Scalable Architecture for Highly Reliable Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TrustCom'2013 - IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.328-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TrustCom.2013.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216093v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a Quasi certification Protocol over a DHT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Distributed Software Model-Checking using Decision Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Seminar "Formal Verification of Distributed Algorithms"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Computer Aided Verification (CAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saint-Petersbourg, Russia. pp.830-845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39799-8_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931415v1</w:t>
+                <w:t xml:space="preserve">hal-01215999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Distributed Software Model-Checking using Decision Diagrams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification of a Quasi certification Protocol over a DHT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Computer Aided Verification (CAV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dagstuhl Seminar "Formal Verification of Distributed Algorithms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dagstuhl, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39799-8_58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215999v1</w:t>
+                <w:t xml:space="preserve">hal-00931415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength-Based Decomposition of the Property Büchi Automaton for Faster Model Checking</w:t>
               </w:r>
@@ -7816,148 +7816,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Verifying Distributed Systems with Petri Nets (tutorial)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy is Good For Discrete Time: a Compositional Approach to Discrete Time Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Workshop on Advanced Information Systems for Enterprises (IWAISE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dagstuhl seminar "Architecture-Driven Semantic Analysis of Embedded Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dagstuhl, Germany. pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282434v1</w:t>
+                <w:t xml:space="preserve">hal-00822416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Symmetries in Complex Distributed Systems: the Bag-Oriented Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Colange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8024,135 +8041,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy is Good For Discrete Time: a Compositional Approach to Discrete Time Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Verifying Distributed Systems with Petri Nets (tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl seminar "Architecture-Driven Semantic Analysis of Embedded Systems"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Workshop on Advanced Information Systems for Enterprises (IWAISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Constantine, Algeria. pp.92-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAISE.2012.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822416v1</w:t>
+                <w:t xml:space="preserve">hal-01282434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analyzing Wireless Sensor Networks with VeriSensor</w:t>
               </w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petri Net and Software Engineering (PNSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Hamburg, Germany. pp.60-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8246,77 +8246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Space Analysis using Symmetries on Decision Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Colange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8357,320 +8357,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling complex systems with VeriJ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">Crocodile: a Symbolic/Symbolic tool for the analysis of Symmetric Nets with Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Verification and Evaluation of Computer and Communication System (VECOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. pp.338-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21834-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288126v1</w:t>
+                <w:t xml:space="preserve">hal-01282493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crocodile: a Symbolic/Symbolic tool for the analysis of Symmetric Nets with Bag</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souheib Baarir</w:t>
+                <w:t xml:space="preserve">Modeling complex systems with VeriJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Verification and Evaluation of Computer and Communication System (VECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tunis, Tunisia. pp.34-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01282493v1</w:t>
+                <w:t xml:space="preserve">hal-01288126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{Compositional Analysis of Discrete Time Petri nets}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8760,51 +8760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{Generalized Büchi Automata versus Testing Automata for Model Checking}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8931,640 +8931,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PNML Framework: an extendable reference implementation of the Petri Net Markup Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">polyDD: Towards a Framework Generalizing Decision Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lom Hillah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Treves</w:t>
+                <w:t xml:space="preserve">Samuel Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.318-327, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.124-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13675-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2010.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125746v1</w:t>
+                <w:t xml:space="preserve">hal-01292564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences in Model Driven Verification of Behavior with UML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural and Behavioral Modeling with AADL for Fault Tolerant Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computer Software, Future Trends and techniques for Development, 15th Monterey Workshop 2008, Budapest, Revised Selected Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12566-9_10⟩</w:t>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Carmona, Spain. pp.87-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2010.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01288216v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural and Behavioral Modeling with AADL for Fault Tolerant Embedded Systems</w:t>
+                <w:t xml:space="preserve">A Petri Net based Runtime Monitoring Method for Web Services specified with BPEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lasnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Jun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2010.32⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Information Management and Engineering (ICIME 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chengdu, China. pp.304-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIME.2010.5477558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292574v1</w:t>
+                <w:t xml:space="preserve">hal-01292580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Petri Net based Runtime Monitoring Method for Web Services specified with BPEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Zhu</w:t>
+                <w:t xml:space="preserve">PNML Framework: an extendable reference implementation of the Petri Net Markup Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Treves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Information Management and Engineering (ICIME 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.318-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13675-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIME.2010.5477558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292580v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">polyDD: Towards a Framework Generalizing Decision Diagrams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiences in Model Driven Verification of Behavior with UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charron</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Computer Software, Future Trends and techniques for Development, 15th Monterey Workshop 2008, Budapest, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary. pp.181-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12566-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2010.17⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292564v1</w:t>
+                <w:t xml:space="preserve">hal-01288216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Intrusion Detection Systems Dedicated to Concurrent Programs: a Petri Net-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Démoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9611,64 +9611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Validation of ARINC653 architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9706,64 +9706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Verification and Implementation of MILS systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9801,90 +9801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Controllability and Synthesis with Hierarchical Set Decision Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Discrete Event Systems (WODES'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Berlin, Germany. pp.281-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9918,77 +9918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Modular Description of Fault Tolerant Distributed Systems with AADL Behavioral Annex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10158,352 +10158,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Set Decision Diagrams and Regular Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+                <w:t xml:space="preserve">Efficient State-Based Analysis by Introducing Bags in Petri Nets Color Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pradat-Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00768-2_1⟩</w:t>
+              <w:t xml:space="preserve">28th American Control Conference (ACC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint Louis, MO, United States. pp.5018-5025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294397v1</w:t>
+                <w:t xml:space="preserve">hal-00772677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Enginering versus Organic Computing, two complementary approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Set Decision Diagrams and Regular Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09) -- panel paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.25⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, York, United Kingdom. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00768-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298275v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Based Analysis by Introducing Bags in Petri Nets Color Domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model Driven Enginering versus Organic Computing, two complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th American Control Conference (ACC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint Louis, MO, United States. pp.5018-5025, </w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09) -- panel paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.99-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2009.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772677v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of large-scale distributed database systems in the NEOPPOD project</w:t>
               </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Workshop on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.26-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10852,51 +10852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Symposium on Object-oriented Real-time distributed Computing (ISORC'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.313-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10924,611 +10924,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Generation Strategies for Partitioned Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
+                <w:t xml:space="preserve">Collision Avoidance in Intelligent Transport Systems: towards an Application of Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE Real-Time Systems Symposium (RTSS'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop on Discrete Event Systems (WODES'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Goteborg, Sweden. pp.346-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WODES.2008.4605970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303791v1</w:t>
+                <w:t xml:space="preserve">hal-01303699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Avoidance in Intelligent Transport Systems: towards an Application of Control Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">A Discretization Method from Coloured to Symmetric Nets: Application to an Industrial Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Choppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Discrete Event Systems (WODES'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International workshop on Practical Use of Colored Petri Nets and the CPN Tools (CPN' 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Aarhus, Denmark. pp.183-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WODES.2008.4605970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303699v1</w:t>
+                <w:t xml:space="preserve">hal-01303741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discretization Method from Coloured to Symmetric Nets: Application to an Industrial Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Choppy</w:t>
+                <w:t xml:space="preserve">Transforming Sources to Petri Nets : A Way to Analyze Execution of Parallel Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International workshop on Practical Use of Colored Petri Nets and the CPN Tools (CPN' 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Aarhus, Denmark. pp.183-202</w:t>
+              <w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications (PNTAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303741v1</w:t>
+                <w:t xml:space="preserve">hal-01305040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Sources to Petri Nets : A Way to Analyze Execution of Parallel Programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Model Driven Engineering to Verification Driven Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications (PNTAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFIP Workshop on Software Technologies for Future Embedded &amp; Ubiquitous Systems (SEUS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Capri, Italy. pp.381-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87785-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305040v1</w:t>
+                <w:t xml:space="preserve">hal-01304953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Methodologies for Embedded Systems: Where is the Super-Glue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Object-oriented Real-time Distributed Computing (ISORC '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Orlando, United States. pp.358-359, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2008.88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Model Driven Engineering to Verification Driven Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Code Generation Strategies for Partitioned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP Workshop on Software Technologies for Future Embedded &amp; Ubiquitous Systems (SEUS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE Real-Time Systems Symposium (RTSS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Barcelona, Spain. pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87785-1_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304953v1</w:t>
+                <w:t xml:space="preserve">hal-01303791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Requirements Engineering: Bridging the Gap between Stakeholders' Needs and Formal Designs</w:t>
               </w:r>
@@ -11630,51 +11630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Modeling of a Generic Middleware to Ensure Invariant Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11747,51 +11747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Benmerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Enterprise Engineering I, 4th International Workshop on Enterprise &amp; Organizational Modeling and Simulation (EOMAS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France. pp.78-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11825,64 +11825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Set Decision Diagrams and Automatic Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11923,411 +11923,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Factory To Design and Build Tailorable and Verifiable Middleware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+                <w:t xml:space="preserve">A Specification and Validation Approach for Business Process Integration Based on Web Services and Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Benmerzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Networked Systems: Realization of Reliable Systems on Top of Unreliable Networked Platforms (Monterey Workshop Series, 12th edition, 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems (MSVVEIS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Madeira, Portugal. pp.163-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335054v1</w:t>
+                <w:t xml:space="preserve">hal-01334853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping of Intrusion Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Iftode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Rapid System Prototyping (RSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Porto Alegre, Brazil. pp.89-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RSP.2007.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Specification and Validation Approach for Business Process Integration Based on Web Services and Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Boufaïda</w:t>
+                <w:t xml:space="preserve">A Factory To Design and Build Tailorable and Verifiable Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems (MSVVEIS'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Networked Systems: Realization of Reliable Systems on Top of Unreliable Networked Platforms (Monterey Workshop Series, 12th edition, 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, University of California, Irvine, United States. pp.121-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71156-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334853v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping of Distributed Real-Time Embedded Systems Using the AADL and Ocarina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Zalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12563,519 +12563,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach to designing autonomous systems: from Intelligent Transport Systems to Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">dmcG: a distributed symbolic model checker based on GreatSPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd National Workshop on Control Architectures of Robots: From Models to Execution on Distributed Control Architectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Siedlce, Poland. pp.495-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73094-1_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335148v1</w:t>
+                <w:t xml:space="preserve">hal-00701513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">libDMC: a library to Operate Efficient Distributed Model Checking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal approach to designing autonomous systems: from Intelligent Transport Systems to Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Performance Optimization for High-Level Languages and Libraries - associated to IPDPS'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd National Workshop on Control Architectures of Robots: From Models to Execution on Distributed Control Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687573v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dmcG: a distributed symbolic model checker based on GreatSPN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">libDMC: a library to Operate Efficient Distributed Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legond-Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Petri Nets and Other Models of Concurrency (ICATPN 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Performance Optimization for High-Level Languages and Libraries - associated to IPDPS'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73094-1_29⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00701513v1</w:t>
+                <w:t xml:space="preserve">hal-00687573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Features in CPN-AMI 3 : Focusing on the Analysis of Complex Distributed Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+                <w:t xml:space="preserve">A Framework for DRE Middleware, an Application to DDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Application of Concurrency to System Design (ACSD '06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Turku, Finland. pp.273-275, </w:t>
+              <w:t xml:space="preserve">International Symposium on Object-Oriented Real-time Distributed Computing (ISORC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Gyeongju, South Korea. pp.224-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2006.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2006.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351775v1</w:t>
+                <w:t xml:space="preserve">hal-01336642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on Formal Methods for Distributed and Cooperative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Choppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13376,51 +13346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PN standardisation: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lom Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13499,131 +13469,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for DRE Middleware, an Application to DDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+                <w:t xml:space="preserve">New Features in CPN-AMI 3 : Focusing on the Analysis of Complex Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Object-Oriented Real-time Distributed Computing (ISORC'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Gyeongju, South Korea. pp.224-231, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Application of Concurrency to System Design (ACSD '06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Turku, Finland. pp.273-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC.2006.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2006.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336642v1</w:t>
+                <w:t xml:space="preserve">hal-01351775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology Based Architecture for Integrating Enterprise Applications</w:t>
               </w:r>
@@ -13821,51 +13821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Colored Nets Unfolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13906,516 +13906,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting COTS Middleware for DRE System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Towards Proof-Based Real-Time Distribution Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Object-Oriented Real-time Distributed Computing (ISORC '05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France. pp.51-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489155v1</w:t>
+                <w:t xml:space="preserve">hal-01489156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Proof-Based Real-Time Distribution Middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Revisiting COTS Middleware for DRE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS '05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Object-Oriented Real-time Distributed Computing (ISORC '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seattle, United States. pp.72-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC.2005.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489156v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Development Methodology for Customized Middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Using the AADL to Describe Distributed Applications from Middleware to Software Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Workshop on Rapid System Prototyping (RSP'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Montreal, Canada. pp.111-117, </w:t>
+              <w:t xml:space="preserve">Reliable Software Technologies (RST'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, York, United Kingdom. pp.67-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2005.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11499909_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490881v1</w:t>
+                <w:t xml:space="preserve">hal-01493416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the AADL to Describe Distributed Applications from Middleware to Software Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Rapid Development Methodology for Customized Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Software Technologies (RST'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, York, United Kingdom. pp.67-78, </w:t>
+              <w:t xml:space="preserve">16th IEEE International Workshop on Rapid System Prototyping (RSP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Montreal, Canada. pp.111-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11499909_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2005.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493416v1</w:t>
+                <w:t xml:space="preserve">hal-01490881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Formal Verification of Middleware Behavioral Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14457,51 +14457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Checking of Highlevelobject Oriented Specifications : The LfP Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14565,77 +14565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolyORB : a Schizophrenic Middleware to Build Versatile Reliable Distributed Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14694,51 +14694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Distributed Programs in their Target Execution Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14798,64 +14798,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to middleware architectures to prototype distribution infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14902,77 +14902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Middleware Functions for Verification Purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Software Engineering for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15010,64 +15010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et vérification de systèmes répartis :une approche intégrée avec LfP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Regep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15105,77 +15105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of Middleware to Middleware: MOM and ORB interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15213,51 +15213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Based Development Approach for Distributed Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15323,411 +15323,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey: Applying Formal Methods to a Software Intensive System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Hooman</w:t>
+                <w:t xml:space="preserve">LfP : A specification language for rapid prototyping of concurrent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Regep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Hight Assurance Systems Engineering (HASE'01)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HASE.2001.966807⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE International Workshop on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Monterey, United States. pp.90-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWRSP.2001.933844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571075v1</w:t>
+                <w:t xml:space="preserve">hal-01571157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LfP : A specification language for rapid prototyping of concurrent systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Regep</w:t>
+                <w:t xml:space="preserve">Modular Approach to Specify and Validate an Electrical Fligh Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vernier-Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Workshop on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWRSP.2001.933844⟩</w:t>
+              <w:t xml:space="preserve">Formal Method Europe (FME '2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Berlin, Germany. pp.590-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45251-6_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Approach to Specify and Validate an Electrical Fligh Control System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey: Applying Formal Methods to a Software Intensive System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doche</w:t>
+                <w:t xml:space="preserve">A. De Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vernier-Mounier</w:t>
+                <w:t xml:space="preserve">J. Hooman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Method Europe (FME '2001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-45251-6_34⟩</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Hight Assurance Systems Engineering (HASE'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Boco Raton, FL, United States. pp.55-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2001.966807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01571083v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for a reuseable object-oriented polymorphic middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15791,51 +15791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Distributed Objects and Applications (DOA'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Roma, Italy. pp.165-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15882,51 +15882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Embedded Distributed Systems in a Prototyping Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vernier-Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16287,229 +16287,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaScribe, an Ada-based Tool for the Construction of Tranformation Engines</w:t>
+                <w:t xml:space="preserve">Using CPN-AMI to validate a safe channel protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reliable Software Technologies - Ada-Europe '99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toolset of the International Conference on Theory and Applications of Petri Nets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Williamsburg, Virginia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574367v1</w:t>
+                <w:t xml:space="preserve">hal-01574368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CPN-AMI to validate a safe channel protocol</w:t>
+                <w:t xml:space="preserve">MetaScribe, an Ada-based Tool for the Construction of Tranformation Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Paviot-Adet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toolset of the International Conference on Theory and Applications of Petri Nets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Reliable Software Technologies - Ada-Europe '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Santander, Spain. pp.308-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48753-0_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing Prototypes Validity to Enhance Code Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17040,51 +17040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process decomposition for Rapid Prototyping of Parallel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pradat-Peyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17447,51 +17447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Systems, analysis and modeling with SysML, UML and AADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17548,51 +17548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse des systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17636,77 +17636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Analysis in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17737,77 +17737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Systems Design and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17851,51 +17851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes répartis en action : de l'embarqué aux systèmes à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17926,51 +17926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18283,51 +18283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leuschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van de Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Software Science, State of the Art and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10000, Springer, pp.393-419, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18355,286 +18355,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments pour la conception des systèmes embarqués</w:t>
+                <w:t xml:space="preserve">Elements for the Design of Embedded Computer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dohet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, pp.21-44, 2013</w:t>
+              <w:t xml:space="preserve">Embedded Systems, analysis and modeling with SysML, UML and AADL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.3-27, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221593v1</w:t>
+                <w:t xml:space="preserve">hal-01221595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements for the Design of Embedded Computer Systems</w:t>
+                <w:t xml:space="preserve">Eléments pour la conception des systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dohet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Systems, analysis and modeling with SysML, UML and AADL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.3-27, 2013</w:t>
+              <w:t xml:space="preserve">Modélisation et analyse de systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.21-44, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221595v1</w:t>
+                <w:t xml:space="preserve">hal-01221593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18698,51 +18698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18793,77 +18793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18901,77 +18901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19096,64 +19096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Approach To Configure and Reconfigure Avionics Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19282,51 +19282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19364,77 +19364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un intergiciel vérifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes formelles pour les systèmes répartis et coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.265-287, 2006, 2-7462-1447-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19528,51 +19528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19649,51 +19649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19937,77 +19937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Report on the Model Checking Contest @ Petri Net 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Becutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Fronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20179,51 +20179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Oriented Modeling and Analysis Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20265,330 +20265,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrameKit, an Ada Framework for a Fast Implementation of CASE Environments</w:t>
+                <w:t xml:space="preserve">Enregistrement des services dans la plate-forme d'accueil FrameKit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] lip6.1998.034, LIP6. 1998</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.1998.038, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547779v1</w:t>
+                <w:t xml:space="preserve">hal-02547790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaScribe : un outil pour la génération de moteurs de réécriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing Prototypes Validity to Enhance Code Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.1998.037, LIP6. 1998</w:t>
+              <w:t xml:space="preserve">[Research Report] lip6.1998.017, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547782v1</w:t>
+                <w:t xml:space="preserve">hal-02547723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Prototypes Validity to Enhance Code Reuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FrameKit, an Ada Framework for a Fast Implementation of CASE Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] lip6.1998.017, LIP6. 1998</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.1998.034, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547723v1</w:t>
+                <w:t xml:space="preserve">hal-02547779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement des services dans la plate-forme d'accueil FrameKit</w:t>
+                <w:t xml:space="preserve">MetaScribe : un outil pour la génération de moteurs de réécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] lip6.1998.038, LIP6. 1998</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] lip6.1998.037, LIP6. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547790v1</w:t>
+                <w:t xml:space="preserve">hal-02547782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Genericity for customizable CASE environments</w:t>
               </w:r>
@@ -20739,185 +20739,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Formal Specification to Optimized Implementation of Distributed Systems.: A Multi-Formalism Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FrameKit and the prototyping of CASE environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] lip6.1997.039, LIP6. 1997</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.1997.001, LIP6. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547668v1</w:t>
+                <w:t xml:space="preserve">hal-02546094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrameKit and the prototyping of CASE environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Formal Specification to Optimized Implementation of Distributed Systems.: A Multi-Formalism Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] lip6.1997.001, LIP6. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] lip6.1997.039, LIP6. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546094v1</w:t>
+                <w:t xml:space="preserve">hal-02547668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId480"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -21072,51 +21072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paviot-Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00615-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01736445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moldt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53401-4_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Thabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Boufa&#239;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2014.062469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064668" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mouline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40465-8_2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRPQ9B1L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lakos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT0PD2V3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silien Hong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29072-5_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045DBBBA012F1F27BFD70D454A76BF4D65405119/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkart Kindler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rza Bashirov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Lort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0084-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZVBHPX2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-137" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnefoi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04856-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2FNN6FK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376810" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.459-478" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BF89D62BE98E659D52B7FE70FB130853CAB644F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Voron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benmerzoug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2008.023681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Driouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.47" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilliers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/ree.2006.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2005.18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1301-1328" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9216E3D5BCACDE80F39B6C67A2E15D6CC34DDB45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAEM.0000013062.16911.c5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Luqi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2002.1033222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/568948.568949" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mounier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/291712.291755" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kordon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vallade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Frioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ganesh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Black" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Fedyukovich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Metin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66263-3_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_58" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2012.24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34059-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2012.28" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_20" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37Q283R0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125746v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Hillah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13675-7_20" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHXPR5MM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPD37337-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292574v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.32" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIME.2010.5477558" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.17" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.32" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536853" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288061v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21292-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5NDNCKK6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Calonne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294399v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2009.30" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304942v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2008.88" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87785-1_34" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89778-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VMGXB60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68863-1_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68644-6_6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_16" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_7" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZM2ZHGNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iftode" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.34" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.33" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2007.42" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2007.4357718" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687573v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370647" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701513v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73094-1_29" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7CJJRTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351775v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2006.15" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351747v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612200.ch4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_23" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWMZB5GF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2006.4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002493000260037" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_25" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2005.46" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489156v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490881v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2005.42" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499909_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520299v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;ant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24841-5_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KKQNSV5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Velu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311107" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2003.1207039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Regep" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24626-8_9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VW14Z6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Groot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2001.966807" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933844" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571083v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vernier-Mounier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45251-6_34" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BQQ4BS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571190v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954082" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571064v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573109v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Bakam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45484-5_10" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573113v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573111v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2000.855209" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574367v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_27" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FP3G4F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574368v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621743v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1998.676661" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575050v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624603v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629205v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1997.618846" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03926379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65303-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63079-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221804v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221798v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304950v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b116264" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil van Der Aalst" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Colom" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Kotsis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_20" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221593v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221595v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221594v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221598v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288059v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-086-0.ch019" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304909v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304954v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351822v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520010v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529939v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William El-Ka&#239;m" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583978v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buffo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547779v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547782v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547723v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547790v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547757v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547753v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547668v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546094v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Jezequel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paviot-Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-021-00615-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01736445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moldt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Garavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53401-4_12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.064668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Thabet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Boufa&#239;da" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSC.2014.062469" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mouline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40465-8_2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRPQ9B1L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lakos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pautet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT0PD2V3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silien Hong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29072-5_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.1143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/045DBBBA012F1F27BFD70D454A76BF4D65405119/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkart Kindler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tr&#232;ves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rza Bashirov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Lort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0084-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZVBHPX2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnefoi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choppy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04856-2_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2FNN6FK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00745370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kerboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1653616.1647435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.459-478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BF89D62BE98E659D52B7FE70FB130853CAB644F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376810" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Voron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benmerzoug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSPM.2008.023681" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razika Driouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizette Boufa&#239;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilliers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/ree.2006.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2006.47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDSO.2005.18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1301-1328" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9216E3D5BCACDE80F39B6C67A2E15D6CC34DDB45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Henkel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAEM.0000013062.16911.c5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Luqi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2002.1033222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/568948.568949" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mounier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/291712.291755" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kordon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vallade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Frioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Ganesh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51825-7_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Beyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Black" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Fedyukovich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093520v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17462-0_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02145257v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Metin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01766948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66263-3_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2014.6879378" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Lembachar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2013.15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39799-8_58" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34059-8_17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282434v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2012.24" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2012.28" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-37Q283R0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288126v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2010.32" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIME.2010.5477558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Hillah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13675-7_20" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHXPR5MM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12566-9_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LPD37337-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2010.32" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536853" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288061v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21292-5_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5NDNCKK6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pradat-Peyre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294397v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00768-2_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.25" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Calonne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294399v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2009.30" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2008.4605970" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87785-1_34" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2008.88" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89778-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VMGXB60-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68863-1_12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68644-6_6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_16" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334853v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Iftode" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.34" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335054v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZM2ZHGNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2007.33" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335145v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2007.42" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2007.4357718" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701513v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legond-Aubry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73094-1_29" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7CJJRTP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335148v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687573v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370647" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336642v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2006.4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340483v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_25" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QMJ728D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351747v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612200.ch4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336640v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_23" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DWMZB5GF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2006.15" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002493000260037" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888116_25" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489156v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489155v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2005.46" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493416v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499909_6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490881v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2005.42" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520299v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;ant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520674v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24841-5_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KKQNSV5M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520296v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Velu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311107" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529290v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2003.1207039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529288v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Regep" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24626-8_9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VW14Z6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571157v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2001.933844" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doche" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vernier-Mounier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45251-6_34" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BQQ4BS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571075v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudi&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De Groot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hooman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2001.966807" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571190v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DOA.2001.954082" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571064v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573109v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Bakam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45484-5_10" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573113v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573111v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2000.855209" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574368v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574367v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_27" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FP3G4F8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621743v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Diagne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1998.676661" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575050v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624603v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629205v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.1997.618846" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03926379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65303-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157708v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-63079-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221804v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221798v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779944v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779937v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304950v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b116264" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574409v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil van Der Aalst" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Colom" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Kotsis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuschel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van de Pol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_20" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221595v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221593v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221594v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221598v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282495v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288072v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288059v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-086-0.ch019" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304909v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304954v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351785v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351822v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520010v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529939v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William El-Ka&#239;m" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583978v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548319v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buffo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547790v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547723v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547779v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547782v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547757v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547753v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546094v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547668v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>