--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1649,546 +1649,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04245777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation-induced delamination of photovoltaic modules by foaming ethylene-vinyl acetate with supercritical CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holographie numérique en ligne appliquée aux mesures en mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Briand</w:t>
+                <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leybros</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101933⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mesures Physiques, pp.R2163 v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-r2163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702091v1</w:t>
+                <w:t xml:space="preserve">ujm-03847629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne appliquée aux mesures en mécanique des fluides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Deformation-induced delamination of photovoltaic modules by foaming ethylene-vinyl acetate with supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Mees</w:t>
+                <w:t xml:space="preserve">Marion Vite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayoub Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mesures Physiques, pp.R2163 v1. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-r2163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03847629v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic In-Situ Spectrophotometric Approaches to Tackle Actinides Analysis in Multiple Oxidation States</w:t>
+                <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028211063916⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.444044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837457v1</w:t>
+                <w:t xml:space="preserve">hal-03529771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic In-Situ Spectrophotometric Approaches to Tackle Actinides Analysis in Multiple Oxidation States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caleyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), pp.2981. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (5), pp.580-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.444044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00037028211063916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529771v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 absorption into a polymer within a multilayer structure, the case of EVA in photovoltaic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holophi 7 - 7ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Emery, May 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5393,90 +5393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -6161,77 +6161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative method of treatment of multilayer and multi constituent waste by supercritical CO2 delamination: an example with photovoltaic panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,64 +6286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a microfluidic system for quantification by uv-visible spectroscopy in hostile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caleyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,77 +6532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic in-situ spectrophometric approaches to tackle actinides analysis in multiple oxidation states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope E Lackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7020,90 +7020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 absorption into EVA in photovoltaic modules, stage of a delamination treatment for their recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7603,51 +7603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11695,51 +11695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a microfluidic system for quantification by UV-visible spectroscopy in hostile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,51 +12364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF45435C"/>
+    <w:nsid w:val="6A177BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12595,51 +12595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lamadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082406073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8457-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05369225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Philip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E Lackey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa F Espley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah M Potter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c03857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A Nehme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caleyron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211063916" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L. Nelson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E. Lackey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job M. Bello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Felmy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B. Bryan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW7MRXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2138718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503793" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girones" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.862911" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04744043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rossi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biscay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvatores" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buravand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delorenzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lorenzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bourrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03018914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722614v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0863" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lamadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082406073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8457-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05369225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Philip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E Lackey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa F Espley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah M Potter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c03857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A Nehme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caleyron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211063916" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L. Nelson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E. Lackey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job M. Bello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Felmy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B. Bryan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW7MRXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2138718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503793" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girones" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.862911" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04744043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rossi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biscay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvatores" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buravand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delorenzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lorenzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bourrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03018914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722614v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0863" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>