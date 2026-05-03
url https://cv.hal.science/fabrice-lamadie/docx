--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,171 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fabrice Lamadie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">French Alternative Energies and Atomic Energy Commission (CEA) : Bagnols-sur-Céze, Occitanie, FR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fabrice-lamadie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1449-5986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">082406073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/F-8457-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -218,4916 +227,4916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of the flow instabilities inside and outside a rising spherical droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rachih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Elyakime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 194, pp.105409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Kurdadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.129526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of continuous phase viscosity on drop breakup mechanisms in a miniature cubic mixer at moderate Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 321, pp.122751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid composition analysis in segmented microflows via refractive index measurement with digital in-line holography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Detachment and transport of adhesive phyllosilicate microparticles by bamboo foam flow in a millimetric channel: influence of surfactant charge and air water interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mascarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c03147⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.138408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318985v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detachment and transport of adhesive phyllosilicate microparticles by bamboo foam flow in a millimetric channel: influence of surfactant charge and air water interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fluid composition analysis in segmented microflows via refractive index measurement with digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Kurdadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138408⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (40), pp.21805-21810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c03147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272106v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.100829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the wall particle motion in a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.120181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of lanthanides on a PMMA microfluidic device with three optical pathlengths using PCR of UV–visible, NIR, and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope E Lackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa F Espley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah M Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.38548 - 38556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.4c03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip photonic detection techniques for non-invasive in situ characterizations at the microfluidic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Kurdadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen A Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24051529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.1415453. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fceng.2024.1415453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving mean volumetric properties of multiphase flows from 2D images: A new approach combining deep learning algorithms and 3D modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 279, pp.118933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04245777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numérique en ligne appliquée aux mesures en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Mesures Physiques, pp.R2163 v1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-r2163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03847629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation-induced delamination of photovoltaic modules by foaming ethylene-vinyl acetate with supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59, pp.101933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microfluidic In-Situ Spectrophotometric Approaches to Tackle Actinides Analysis in Multiple Oxidation States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caleyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.444044⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (5), pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028211063916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529771v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic In-Situ Spectrophotometric Approaches to Tackle Actinides Analysis in Multiple Oxidation States</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028211063916⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.444044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837457v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 absorption into a polymer within a multilayer structure, the case of EVA in photovoltaic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.105380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Parameters of a Stochastic Geometrical Model for Multiphase Flow Images Using Local Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Théodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Eremina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pinoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.115 à 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02447371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling microscale processing: combined Raman and absorbance spectroscopy for microfluidic on-line monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert L. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope E. Lackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job M. Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather M. Felmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah B. Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (3), pp.1643-1651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04736172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02510031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Couerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04721686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbles, drops and solid particles recognition from real or virtual photonic jets reconstructed by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.43.002945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al-Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Thebault</w:t>
+                <w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Winn</w:t>
+                <w:t xml:space="preserve">van Nhat Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
+                <w:t xml:space="preserve">Dimitri Radajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02421909v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic jet reconstruction for particle refractive index measurement by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Nhat Pham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.04.010⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.867-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.000867.v001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881058v1</w:t>
+                <w:t xml:space="preserve">hal-01442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic jet reconstruction for particle refractive index measurement by digital in-line holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamics of pulsed columns: The effect of new parameters affecting the pressure drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Winn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.000867.v001⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442106v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02421909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On droplets size distribution in a pulsed column. Part I: In-situ measurements and corresponding CFD–PBE simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 296, pp.366-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2016.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing method for near-field in-line holograms (Fresnel number ≥1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.130-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2014.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03200101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-phase flow in a pulsed column: Particle Image Velocimetry validation of a CFD based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114, pp.40-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital holographic measurement of liquid–liquid two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Himbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (12), pp.1716-1725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sIGAle, a new code for automatically determining radionuclide activities using CdZnTe spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Espagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.1159-1165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2011.2138718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03994022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sIGAle, a new code for automatically determining radionuclide activities using CdZnTe spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Espagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.1159-1165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2009.5503793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03994104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a portable gamma camera with coded aperture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Gmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 563 (1), pp.233-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote alpha imaging in nuclear installations: new results and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Goaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (6), pp.3035-3039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2005.862911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5137,6446 +5146,6446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne : optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holophi 7 - 7ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Emery, May 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amanda Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche combinant l'apprentissage profond et la modélisation stochastique pour extraire les propriétés en 3D des écoulements multiphasiques à partir d'images de projection en 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche combinant l'apprentissage profond et la modélisation stochastique pour extraire les propriétés en 3D des écoulements multiphasiques à partir d’images de projection en 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la détection des gouttes dans les systèmes liquide-liquide grâce au couplage entre l’apprentissage automatique et la modélisation assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STORMFLOW: a STOchastic geometRical model for Multiphase FLOW characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An innovative method of treatment of multilayer and multi constituent waste by supercritical CO2 delamination: an example with photovoltaic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ISSFT 2023 - International Symposium on Supercritical Fluid Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722499v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method of treatment of multilayer and multi constituent waste by supercritical CO2 delamination: an example with photovoltaic panels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">STORMFLOW: a STOchastic geometRical model for Multiphase FLOW characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Théodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFT 2023 - International Symposium on Supercritical Fluid Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756043v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a microfluidic system for quantification by uv-visible spectroscopy in hostile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caleyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFIA 2023 - 22nd International Conference on Flow Injection Analysis and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04744043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de particules par holographie numérique en ligne couplée à des systèmes optiques de collecte de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic in-situ spectrophometric approaches to tackle actinides analysis in multiple oxidation states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amanda Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope E Lackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBAL 2022 – Sustainable Energy Beyond the Pandemic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deep learning to retrieve 3D geometrical characteristics of a particle field from 2D projected images: Application to multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRS - 12th International Conference on Pattern Recognition Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mines Saint-Étienne (France), Jun 2022, Saint-Étienne, France. pp.1 à 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS54038.2022.9854059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03879283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contributions non diffractives à la formation et l'analyse des hologrammes de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2022 - 17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M-R. Vetrano, Sep 2022, Louvain, Belgique. pp.9.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du traitement d’image à l’étude de procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Café des sciences CEA Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA ISEC DMRC, Sep 2021, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04735079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 absorption into EVA in photovoltaic modules, stage of a delamination treatment for their recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2021 - 18th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04753874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of 3D geometrical properties of spheroid-like particle systems using projection images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIVC 2021 - The 10th International Symposium on Signal, Image, Video and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03516334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MORPHEA Scientific Days / Journées GDR MORPHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03102715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of non-diffractive contributions in the formation and analysis of digital holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference Series on Laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04458943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of irradiated and non-irradiated MOX fuel reprocessing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP FUEL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394092v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of irradiated and non-irradiated MOX fuel reprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salvatores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buravand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">TOP FUEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370258v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis and stochastic geometry for the morphological characterization of multiphase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097671v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097669v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of a population of particles from 2D silhouette images of two-phase flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry - S4G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Mathematics and Physics, Charles University; Conforg, s.r.o., Jun 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosri Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2019, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370335v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2019, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810596v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography for particle and particle systems characterization in complex propagation mediums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bremen Workshop on Light Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02499788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02439471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of optical techniques for chemical engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Delorenzi</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+              <w:t xml:space="preserve">5th ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles - 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509804v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of optical techniques for chemical engineering applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Delanglard</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles - 2016</w:t>
+              <w:t xml:space="preserve">Atalante 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442283v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numerique en ligne pour la caracterisation de la phase dispersee d'un ecoulement liquide/liquide en geometrie astigmate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Congres Francophone de Techniques Laser (CFTL - 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02431801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'analyse d'image pour la reconnaissance d'objets elliptiques se superposant : application à des images d’écoulement diphasique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor (ECRAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Debayle</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2016 - Congrès Francophone de Techniques Laser 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atalante 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438728v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Méthode d'analyse d'image pour la reconnaissance d'objets elliptiques se superposant : application à des images d’écoulement diphasique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">CFTL 2016 - Congrès Francophone de Techniques Laser 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438352v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor (ECRAN)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. de Lorenzi</w:t>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441929v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography for near field observation of liquid-liquid flows under astigmatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP 2016 - The 11th International Conference on laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor (ECRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms For the Future 2016 - "Time in nuclear energy »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02439466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bagnols Sur Cèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th1B.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02370277v1</w:t>
+                <w:t xml:space="preserve">cea-02491625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Th1B.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th1B.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02491625v1</w:t>
+                <w:t xml:space="preserve">hal-02370277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l\textquoterightécoulement turbulent dans une colonne pulsée par mesure PIV synchronisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ième congrès francophone de Techniques Laser CFTL2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography for near field observation of liquid-liquid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Laser-light ans interactions with particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03018914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the dispersed liquid phase behavior in a pulsed column for oxalate precipitation in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Julian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Computational Fluid dynamics in the Minerals and Process Industries CFD2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Meetings J. Cartier : Emulsification : Modeling Applications and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering CHISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Prague, République Tchéque, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical sampling optimization and waste characterization of contaminated premises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2009, The Nuclear Fuel Cycle: Sustainable Options and Industrial Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.9147:1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11586,357 +11595,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip and in situ characterization of nano-to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a microfluidic system for quantification by UV-visible spectroscopy in hostile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ICFIA - International conference on flow injection analysis and related techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation morphométrique d’écoulements diphasiques par analyse d’image et géométrie aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11946,146 +11955,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’imagerie pour la mesure en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Mesures - Analyses - Mesures physiques - Caractérisation des fluides - Techniques d’imagerie pour la mesure en mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf : R2164 v1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-r2164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12095,100 +12104,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d’un écoulement diphasique liquide/liquide par holographie numérique en ligne : application à la caractérisation des émulsions en colonne pulsée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Conservatoire national des arts et metiers - CNAM, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013CNAM0863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00843654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12198,105 +12207,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des diagnostics optiques à l’étude et à la modélisation des procédés polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Jean Monnet (Saint-Etienne), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04713098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12364,51 +12373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A177BB5"/>
+    <w:nsid w:val="B3128591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12595,51 +12604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lamadie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-5986" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082406073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8457-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05369225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Philip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122751" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E Lackey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa F Espley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah M Potter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c03857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A Nehme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caleyron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211063916" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L. Nelson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E. Lackey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job M. Bello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Felmy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B. Bryan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721873v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW7MRXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2138718" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503793" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girones" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.862911" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04744043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rossi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biscay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735079v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvatores" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buravand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delorenzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431801v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lorenzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bourrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03018914v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722614v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0863" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lamadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082406073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8457-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05369225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Philip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E Lackey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa F Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah M Potter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c03857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A Nehme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caleyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211063916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L. Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E. Lackey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job M. Bello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Felmy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B. Bryan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04225" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721873v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW7MRXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2138718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.862911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04744043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biscay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvatores" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buravand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivalier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delorenzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lorenzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bourrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03018914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557064v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510156v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2164" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0863" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>