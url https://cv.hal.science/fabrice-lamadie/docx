--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -369,295 +369,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t>
+                <w:t xml:space="preserve">Influence of continuous phase viscosity on drop breakup mechanisms in a miniature cubic mixer at moderate Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+                <w:t xml:space="preserve">Antoine Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Kurdadze</w:t>
+                <w:t xml:space="preserve">Nil Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain David</w:t>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.129526. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 321, pp.122751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511573v1</w:t>
+                <w:t xml:space="preserve">hal-05369225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of continuous phase viscosity on drop breakup mechanisms in a miniature cubic mixer at moderate Reynolds numbers</w:t>
+                <w:t xml:space="preserve">Nano- to submicron particle analysis in microfluidics: Unveiling the potential of light extinction spectroscopy in flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hardy</w:t>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nil Philip</w:t>
+                <w:t xml:space="preserve">Tamar Kurdadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 321, pp.122751. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.129526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2026.129526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369225v1</w:t>
+                <w:t xml:space="preserve">hal-05511573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment and transport of adhesive phyllosilicate microparticles by bamboo foam flow in a millimetric channel: influence of surfactant charge and air water interfaces</w:t>
               </w:r>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mascarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -777,90 +777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid composition analysis in segmented microflows via refractive index measurement with digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Kurdadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 97 (40), pp.21805-21810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,64 +907,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging experiments and models, towards a new paradigm : DROP-PINN, a physics-informed neural network to predict droplet rupture in multiphase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,498 +1018,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the wall particle motion in a screw reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip photonic detection techniques for non-invasive in situ characterizations at the microfluidic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Kurdadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chatre</w:t>
+                <w:t xml:space="preserve">Karen A Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bataille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120181⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24051529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673311v1</w:t>
+                <w:t xml:space="preserve">hal-04713103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of lanthanides on a PMMA microfluidic device with three optical pathlengths using PCR of UV–visible, NIR, and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope E Lackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hope E Lackey</w:t>
+                <w:t xml:space="preserve">Alyssa F Espley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa F Espley</w:t>
+                <w:t xml:space="preserve">Savannah M Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.38548 - 38556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.4c03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip photonic detection techniques for non-invasive in situ characterizations at the microfluidic scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Experimental study of the wall particle motion in a screw reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen A Nehme</w:t>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.120181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24051529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713103v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYG-drop: a tool for enhanced droplet detection in liquid–liquid systems through machine learning and synthetic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1573,51 +1573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving mean volumetric properties of multiphase flows from 2D images: A new approach combining deep learning algorithms and 3D modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numérique en ligne appliquée aux mesures en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,265 +1896,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic In-Situ Spectrophotometric Approaches to Tackle Actinides Analysis in Multiple Oxidation States</w:t>
+                <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028211063916⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (2), pp.2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.444044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837457v1</w:t>
+                <w:t xml:space="preserve">hal-03529771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic In-Situ Spectrophotometric Approaches to Tackle Actinides Analysis in Multiple Oxidation States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caleyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (2), pp.2981. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (5), pp.580-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.444044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00037028211063916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529771v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 absorption into a polymer within a multilayer structure, the case of EVA in photovoltaic modules</w:t>
               </w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.105380. </w:t>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Eremina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Pinoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2412,64 +2412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2510,291 +2510,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling microscale processing: combined Raman and absorbance spectroscopy for microfluidic on-line monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cames</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilbert L. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope E. Lackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job M. Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather M. Felmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah B. Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3), pp.1643-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02447371v1</w:t>
+                <w:t xml:space="preserve">cea-04736172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling microscale processing: combined Raman and absorbance spectroscopy for microfluidic on-line monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heather M. Felmy</w:t>
+                <w:t xml:space="preserve">Photonic Lab-on-a-Chip analytical systems for nuclear applications: optical performance and UV–Vis–IR material characterization after chemical exposure and gamma irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah B. Bryan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatrice Cames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (3), pp.1643-1651. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 323 (2), pp.965-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04736172v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02447371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
               </w:r>
@@ -2806,77 +2806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.61. </w:t>
@@ -2914,77 +2914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase flow in small-gap geometry: A combined numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Couerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.107-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,77 +3148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Al-Saddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3277,64 +3277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,77 +3407,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,103 +3511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcasting photonic lab on a chip concept through a low cost manufacturing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Nhat Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Radajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 170, pp.180-184. </w:t>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), pp.867-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3896,64 +3896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,90 +4156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a microfluidic approach to study very high nucleation rates involved in precipitation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4273,51 +4273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing method for near-field in-line holograms (Fresnel number ≥1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,51 +4494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital holographic measurement of liquid–liquid two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Espagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4896,51 +4896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 563 (1), pp.233-237. </w:t>
@@ -4994,51 +4994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote alpha imaging in nuclear installations: new results and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,90 +5160,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne : optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holophi 7 - 7ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Emery, May 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5294,77 +5294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5389,103 +5389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -5514,90 +5514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5633,230 +5633,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche combinant l'apprentissage profond et la modélisation stochastique pour extraire les propriétés en 3D des écoulements multiphasiques à partir d'images de projection en 2D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Debayle</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708960v1</w:t>
+                <w:t xml:space="preserve">hal-04797713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle approche combinant l'apprentissage profond et la modélisation stochastique pour extraire les propriétés en 3D des écoulements multiphasiques à partir d'images de projection en 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797713v1</w:t>
+                <w:t xml:space="preserve">hal-04708960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche combinant l'apprentissage profond et la modélisation stochastique pour extraire les propriétés en 3D des écoulements multiphasiques à partir d’images de projection en 2D</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5950,77 +5950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la détection des gouttes dans les systèmes liquide-liquide grâce au couplage entre l’apprentissage automatique et la modélisation assistée par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,342 +6056,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method of treatment of multilayer and multi constituent waste by supercritical CO2 delamination: an example with photovoltaic panels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">STORMFLOW: a STOchastic geometRical model for Multiphase FLOW characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Théodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSFT 2023 - International Symposium on Supercritical Fluid Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756043v1</w:t>
+                <w:t xml:space="preserve">hal-04722499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STORMFLOW: a STOchastic geometRical model for Multiphase FLOW characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An innovative method of treatment of multilayer and multi constituent waste by supercritical CO2 delamination: an example with photovoltaic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ISSFT 2023 - International Symposium on Supercritical Fluid Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722499v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a microfluidic system for quantification by uv-visible spectroscopy in hostile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caleyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodriguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFIA 2023 - 22nd International Conference on Flow Injection Analysis and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
@@ -6414,385 +6414,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04744043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de particules par holographie numérique en ligne couplée à des systèmes optiques de collecte de la lumière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
+                <w:t xml:space="preserve">Microfluidic in-situ spectrophometric approaches to tackle actinides analysis in multiple oxidation states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rossi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hope E Lackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">GLOBAL 2022 – Sustainable Energy Beyond the Pandemic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722607v1</w:t>
+                <w:t xml:space="preserve">hal-04722505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic in-situ spectrophometric approaches to tackle actinides analysis in multiple oxidation states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL 2022 – Sustainable Energy Beyond the Pandemic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722505v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Suivi de particules par holographie numérique en ligne couplée à des systèmes optiques de collecte de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808011v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deep learning to retrieve 3D geometrical characteristics of a particle field from 2D projected images: Application to multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6852,51 +6852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contributions non diffractives à la formation et l'analyse des hologrammes de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2022 - 17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M-R. Vetrano, Sep 2022, Louvain, Belgique. pp.9.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6921,51 +6921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du traitement d’image à l’étude de procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,51 +7081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2021 - 18th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel - Online, France</w:t>
@@ -7167,64 +7167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of 3D geometrical properties of spheroid-like particle systems using projection images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,64 +7271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference Series on Laser-light and Interactions with Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7474,366 +7474,366 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370258v1</w:t>
+                <w:t xml:space="preserve">hal-02411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of irradiated and non-irradiated MOX fuel reprocessing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP FUEL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394092v1</w:t>
+                <w:t xml:space="preserve">hal-02370258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of irradiated and non-irradiated MOX fuel reprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salvatores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buravand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">TOP FUEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411070v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis and stochastic geometry for the morphological characterization of multiphase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7865,407 +7865,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338557v1</w:t>
+                <w:t xml:space="preserve">hal-02097671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ouattara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097671v1</w:t>
+                <w:t xml:space="preserve">cea-02338465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling of a population of particles from 2D silhouette images of two-phase flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8297,178 +8297,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yosri Haddad</w:t>
+                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Y. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338465v1</w:t>
+                <w:t xml:space="preserve">cea-02338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8506,77 +8506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8627,77 +8627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8722,64 +8722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8824,329 +8824,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02435093v1</w:t>
+                <w:t xml:space="preserve">hal-02419668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+                <w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419668v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02435093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t>
@@ -9260,701 +9260,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
+                <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ouattara</w:t>
+                <w:t xml:space="preserve">P. Rivalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Atalante 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02499788v1</w:t>
+                <w:t xml:space="preserve">cea-02509804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of optical techniques for chemical engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles - 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02439471v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of optical techniques for chemical engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ouattara</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles - 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442283v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor</w:t>
+                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rivalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Bourrier</w:t>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509804v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442259v1</w:t>
+                <w:t xml:space="preserve">cea-02439471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416298v1</w:t>
+                <w:t xml:space="preserve">cea-02499788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numerique en ligne pour la caracterisation de la phase dispersee d'un ecoulement liquide/liquide en geometrie astigmate</w:t>
               </w:r>
@@ -10022,64 +10022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor (ECRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10169,51 +10169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2016 - Congrès Francophone de Techniques Laser 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10238,103 +10238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10454,51 +10454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of experimental design and image processing methods for drops diameter measurement in an annular centrifugal solvent extraction contactor (ECRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10556,226 +10556,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02439466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Th1B.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th1B.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02491625v1</w:t>
+                <w:t xml:space="preserve">hal-02370277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bagnols Sur Cèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th1B.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02370277v1</w:t>
+                <w:t xml:space="preserve">cea-02491625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l\textquoterightécoulement turbulent dans une colonne pulsée par mesure PIV synchronisées</w:t>
               </w:r>
@@ -10813,51 +10813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Paisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ième congrès francophone de Techniques Laser CFTL2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10882,51 +10882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography for near field observation of liquid-liquid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +10990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the dispersed liquid phase behavior in a pulsed column for oxalate precipitation in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11115,51 +11115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11240,51 +11240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dispersed phase behaviour in a pulsed column for oxalate precipitation in emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11361,77 +11361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11495,51 +11495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11609,77 +11609,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip and in situ characterization of nano-to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11704,103 +11704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a microfluidic system for quantification by UV-visible spectroscopy in hostile environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miguirditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ICFIA - International conference on flow injection analysis and related techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. </w:t>
@@ -11842,64 +11842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation morphométrique d’écoulements diphasiques par analyse d’image et géométrie aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11995,51 +11995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12118,51 +12118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d’un écoulement diphasique liquide/liquide par holographie numérique en ligne : application à la caractérisation des émulsions en colonne pulsée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Conservatoire national des arts et metiers - CNAM, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013CNAM0863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12221,51 +12221,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des diagnostics optiques à l’étude et à la modélisation des procédés polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Jean Monnet (Saint-Etienne), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12373,51 +12373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3128591"/>
+    <w:nsid w:val="75911163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12604,51 +12604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lamadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082406073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8457-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05369225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Philip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E Lackey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa F Espley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah M Potter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c03857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A Nehme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caleyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211063916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L. Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E. Lackey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job M. Bello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Felmy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B. Bryan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04225" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721873v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW7MRXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2138718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.862911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04744043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biscay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvatores" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buravand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivalier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delorenzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lorenzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bourrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03018914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557064v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510156v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2164" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0863" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lamadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082406073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8457-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05369225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Philip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kurdadze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129526" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gentil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mascarade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c03147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A Nehme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E Lackey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa F Espley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah M Potter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c03857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1415453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Gasmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caleyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211063916" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ruiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L. Nelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope E. Lackey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job M. Bello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M. Felmy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah B. Bryan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02447371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cames" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06992-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Couerbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.12.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thebault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Winn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.07.033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amokrane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.03.089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vitry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03200101v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paisant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721873v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Himbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW7MRXVL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mahe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2138718" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03994104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2009.5503793" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.862911" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04744043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722607v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biscay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735079v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Randriamanantena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04458943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salvatores" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buravand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bourrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delorenzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441929v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lorenzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439466v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bourrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Amokrane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03018914v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Julian Becker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920820v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Becker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Klein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00557064v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Desnoyers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722614v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510156v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2164" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CNAM0863" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>