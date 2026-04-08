--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -707,209 +707,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an integrated and comprehensive training strategy for public sector leaders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La simplification des formes et modalités de l'action publique : origines, enjeux et actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Public Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0144739416655598⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Simplifier l'action publique ?, 157, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.157.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382661v1</w:t>
+                <w:t xml:space="preserve">hal-01340271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simplification des formes et modalités de l'action publique : origines, enjeux et actualité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing an integrated and comprehensive training strategy for public sector leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Simplifier l'action publique ?, 157, pp.7-21. </w:t>
+              <w:t xml:space="preserve">Teaching Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.88-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.157.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0144739416655598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340271v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois publics sont‑ils accessibles à tous ?</w:t>
               </w:r>
@@ -2749,208 +2749,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internships in French public administration</w:t>
+                <w:t xml:space="preserve">Mettre en œuvre la coopération franco-allemande sur le plan administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rakar, Iztok (Ed.),. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Beck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internship in Public Administration Across Europe: A Technical Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grenzüberschreitende Zusammenarbeit nach der Pandemie / La coopération transfrontalière après la pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.401-430, 2021, Border studies, 9782875743732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260901v1</w:t>
+                <w:t xml:space="preserve">hal-04395320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en œuvre la coopération franco-allemande sur le plan administratif</w:t>
+                <w:t xml:space="preserve">Internships in French public administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Joachim Beck. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rakar, Iztok (Ed.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grenzüberschreitende Zusammenarbeit nach der Pandemie / La coopération transfrontalière après la pandémie</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internship in Public Administration Across Europe: A Technical Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, University of Ljubljana (Faculty of Public Administration), 2021, 978-961-262-126-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b18931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04395320v1</w:t>
+                <w:t xml:space="preserve">hal-04260901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des agents publics à la déontologie</w:t>
               </w:r>
@@ -3623,51 +3623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E5723A0"/>
+    <w:nsid w:val="211805D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3854,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-larat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051638797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.187.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.356.0905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.7839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLDFLR5X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2071832200013638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.166.0245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04354062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.833.0475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0144739416655598" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.157.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9JGTJRVG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafarge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.137.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benzerafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bedard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schirmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kohler-Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-deontologie-gouvernementale-9782370323385.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1140458#document-details-anchor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18931" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/96820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_europeennes_geneses_et_institutionnalisation_michel_mangenot_sylvain_schirmann-9782343150048-61602.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fabrice Larat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02265580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03747288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-larat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051638797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.187.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.356.0905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.7839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLDFLR5X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2071832200013638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.166.0245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04354062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.833.0475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.157.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0144739416655598" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9JGTJRVG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafarge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.137.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benzerafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bedard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schirmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kohler-Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-deontologie-gouvernementale-9782370323385.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1140458#document-details-anchor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/96820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_europeennes_geneses_et_institutionnalisation_michel_mangenot_sylvain_schirmann-9782343150048-61602.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fabrice Larat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02265580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03747288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>