--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -707,209 +707,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simplification des formes et modalités de l'action publique : origines, enjeux et actualité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing an integrated and comprehensive training strategy for public sector leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.157.0007⟩</w:t>
+              <w:t xml:space="preserve">Teaching Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.88-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0144739416655598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340271v1</w:t>
+                <w:t xml:space="preserve">hal-04382661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an integrated and comprehensive training strategy for public sector leaders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La simplification des formes et modalités de l'action publique : origines, enjeux et actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.88-104. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Simplifier l'action publique ?, 157, pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0144739416655598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.157.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382661v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois publics sont‑ils accessibles à tous ?</w:t>
               </w:r>
@@ -1523,51 +1523,51 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les cahiers de recherche du LAREQUOI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2019</w:t>
+              <w:t xml:space="preserve">, 2, pp.1-96, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2349,173 +2349,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Jacques Delors et le personnalisme communautaire. Les fondements d’un rapport singulier à la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Georgakakis. </w:t>
+              <w:t xml:space="preserve">Michel Mangenot; Fabrice Larat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Changing Topography of EU Administration. Organisations, Actors, and Policy Processes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave; European administrative governance series, pp.V-IX, 2025</w:t>
+              <w:t xml:space="preserve">Jacques Delors. Les paradoxes d'un homme d'Etat européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-230, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136824v1</w:t>
+                <w:t xml:space="preserve">hal-05136813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Delors et le personnalisme communautaire. Les fondements d’un rapport singulier à la politique</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Mangenot; Fabrice Larat. </w:t>
+              <w:t xml:space="preserve">Didier Georgakakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Delors. Les paradoxes d'un homme d'Etat européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-230, 2025</w:t>
+              <w:t xml:space="preserve">The Changing Topography of EU Administration. Organisations, Actors, and Policy Processes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave; European administrative governance series, pp.V-IX, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136813v1</w:t>
+                <w:t xml:space="preserve">hal-05136824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Delors ou les paradoxes d’un homme d’État européen : une introduction</w:t>
               </w:r>
@@ -3623,51 +3623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="211805D3"/>
+    <w:nsid w:val="29118A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3854,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-larat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051638797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.187.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.356.0905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.7839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLDFLR5X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2071832200013638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.166.0245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04354062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.833.0475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.157.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0144739416655598" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9JGTJRVG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafarge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.137.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benzerafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bedard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schirmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kohler-Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-deontologie-gouvernementale-9782370323385.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1140458#document-details-anchor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/96820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_europeennes_geneses_et_institutionnalisation_michel_mangenot_sylvain_schirmann-9782343150048-61602.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fabrice Larat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02265580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03747288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-larat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051638797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.187.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.356.0905" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.7839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLDFLR5X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2071832200013638" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.166.0245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04354062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.833.0475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0144739416655598" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01340271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.157.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.153.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9JGTJRVG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafarge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mangenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.137.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04647945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Benzerafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yung" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bedard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.140.0629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schirmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kohler-Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ldf.mange.2025.01.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-deontologie-gouvernementale-9782370323385.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1140458#document-details-anchor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2767/96820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_etudes_europeennes_geneses_et_institutionnalisation_michel_mangenot_sylvain_schirmann-9782343150048-61602.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500925v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fabrice Larat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02265580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03747288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>