--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -3623,51 +3623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29118A8D"/>
+    <w:nsid w:val="70F6DD92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>