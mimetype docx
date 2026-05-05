--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Larceneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad-deal illusion for homebuyers using brokerage services: opportunity cost and broker redundancy beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-03-2025-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Real Estate-Tied Savings: An Analysis of Buyers' Determinants in Choosing Life Annuity (Viager) Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 118 (2), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.118.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de pavillon au retour de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le luxe redonne du sens à la maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétaires, des acteurs pas assez taxés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Representations of Perceived Distance and Proximity to Telehealth in France: Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e45702. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition d’une juste proximité entre patients et professionnels de santé dans le cadre d’une téléconsultation : une analyse par le sentiment de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 0, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370124126377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities for a home reversion: the case of the French viager market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities in home reversion - The case of viager Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jerer-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numéro spécial Management des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : Préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immobilier de Luxe, un immobilier à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril (2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.222.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice patterns for chronic hypoparathyroidism: data from patients and physicians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-21-0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium bicarbonate (NaHCO 3 ) prescription and extracellular volume increase: real‐world data results from the AlcalUN study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Figueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (1), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.2427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of services in homebuyers’ attitudes: A field experiment in the French off-plan housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098018806129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotion in a housing purchase: An empirical analysis of the anatomy of satisfaction from off-plan apartment purchases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.1370-1388. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X18817539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de « révélation asymétrique » : Influence de l’augmentation du nombre de photos sur l’imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de « révélation asymétrique » : Influence de l'augmentation du nombre de photos sur l'imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier &amp;quot;L’immobilier, un actif en pleine réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.171.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (Janvier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction of visitors to contemporary art in a classical art institution: A Louvre museum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle utilité des signes de qualité pour les MDD ? Le cas du saumon fumé chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.73-89. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.73.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What added value do Estate Agents offer compared to FSBO transaction? Explanation from a perceived advantages model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des coûts de transaction perçus : une explication de l'intermédiation immobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.143.0499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When contemporary art invites itself in a classical art museum: The case of the Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why organic labels do not always promote sustainable consumption? Marginal labelling and brand equity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Might Organic Labels Fail to Influence Consumer Choices? Marginal Labelling and Brand Equity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.85-104, ISSN 0168-7034. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10603-011-9186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; goût des autres &amp;quot; : De la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Sustainability Ratings Might Deter &amp;quot;Greenwashing&amp;quot;: A Closer Look at Ethical Corporate Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres &amp;quot; : de la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite donc je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sociétale : entre opportunités et risques d'opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des partenariats entreprises - associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label equity ans the effectiveness of values based-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.499-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz et recommandation sur internet : quels effets sur le box office ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des signes de qualité : Labels experientiels et labels techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.029.35.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical opinion as a tool in the marketing of cultural products: thé experiential label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des points de vente physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journée Internationale du Marketing Horloger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Chaux-de-Fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-soi et rareté des biens, ou comment la distance sociale et symbolique valorisent le capital. Le cas de l'immobilier de luxe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th CREM Center for Real Estate Management research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREM Center for Real Estate Management research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémiotique des représentations de la e-santé par la proximité et la distance perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès internationnal de l'association française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of perceived quality of office building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Science Association (ERSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxury real estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Etate Conference HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of financing agreement in commercial real estate investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 th European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Grouping and Exclusivity: key drivers of Luxury Real Estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar CREM-IFRJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6eme Center for real estate management seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème CREM seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is quality central? Perceived quality of office building in Parisian metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale : les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale: les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing : L'attractivité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bonita Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing valuation in terms of quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reland International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mege Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requal: A new perspective to reveal the Real Estate Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality of the buildings in the Paris office market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mège Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la qualité perçue des immeubles de bureaux parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart cities et données immobilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un si faible niveau de satisfaction des clients qui achètent un bien immobilier neuf ? Une explication par le gap émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20éme Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot; BAD DEAL &amp;quot; ILLUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of satisfaction with house purchase: an empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais de commission : une explication de la mauvaise image des agents immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l’intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived transactions costs: an explanation of the real estate brokerage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual European Real Estate Society Conference - ERES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la labellisation : du contexte au label autoproduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'éco-consommation (étiquetage et labels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional experts and ordinary consumers' judgments of motion pictures: convergence or divergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference on Arts and Cultural Management (AIMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut bien faire et le faire dire : Le rôle des notations environnementales dans la régulation du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de décision de l'acheteur immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rics research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oiseau rend-il la marque plus écolo ? Une analyse des éléments d'exécution substantifs et associatifs en cas de greenwashing publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur face à l'éco communication : une synthèse des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFM-AACC Marketing Services sur le thème de l'éco-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing publicitaire est-il efficace ? Une analyse de l'élaboration négative des éléments d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le greenwashing ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00336129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of consensus between ADN within evaluators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conférence on below the Line communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'Immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier : Concepts et méthodes pour gagner en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.VIII-277, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de signalisation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.450, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.264, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ? Proposition d’un indicateur de qualité globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-96, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne et la ville s’opposent-elles toujours ? Les représentations des mondes rural et urbain entre idylle et enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Restez chez vous avec vos microbes ! » : les locaux pestent contre les exilés urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19. REGARDS CROISÉS SUR LA CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Baffoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-56, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de l'agent immobilier : utopies et réalités de l'intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les facteurs psycho-sociologiques de l'achat d'un logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.10-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le &amp;quot;greenwashing&amp;quot; ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datafication en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété, un idéal qui n’est plus une fin en soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet « beau potentiel » : enjoliver l’image d’un bien immobilier n’est pas toujours une bonne idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le bien-être et le maintien des populations rurales : comment mieux communiquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement c’est la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV – Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3912736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV–Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors behavior of the Viager market (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand trop de choix tué le choix : l'hyperchoix et les stratégies du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Larceneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad-deal illusion for homebuyers using brokerage services: opportunity cost and broker redundancy beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-03-2025-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Real Estate-Tied Savings: An Analysis of Buyers' Determinants in Choosing Life Annuity (Viager) Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 118 (2), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.118.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de pavillon au retour de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le luxe redonne du sens à la maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétaires, des acteurs pas assez taxés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Representations of Perceived Distance and Proximity to Telehealth in France: Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e45702. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition d’une juste proximité entre patients et professionnels de santé dans le cadre d’une téléconsultation : une analyse par le sentiment de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 0, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370124126377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities for a home reversion: the case of the French viager market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities in home reversion - The case of viager Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jerer-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numéro spécial Management des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : Préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immobilier de Luxe, un immobilier à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril (2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.222.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice patterns for chronic hypoparathyroidism: data from patients and physicians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-21-0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium bicarbonate (NaHCO 3 ) prescription and extracellular volume increase: real‐world data results from the AlcalUN study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Figueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (1), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.2427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of services in homebuyers’ attitudes: A field experiment in the French off-plan housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098018806129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotion in a housing purchase: An empirical analysis of the anatomy of satisfaction from off-plan apartment purchases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.1370-1388. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X18817539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de « révélation asymétrique » : Influence de l’augmentation du nombre de photos sur l’imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de « révélation asymétrique » : Influence de l'augmentation du nombre de photos sur l'imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier &amp;quot;L’immobilier, un actif en pleine réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.171.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (Janvier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction of visitors to contemporary art in a classical art institution: A Louvre museum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle utilité des signes de qualité pour les MDD ? Le cas du saumon fumé chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.73-89. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.73.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What added value do Estate Agents offer compared to FSBO transaction? Explanation from a perceived advantages model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des coûts de transaction perçus : une explication de l'intermédiation immobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.143.0499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When contemporary art invites itself in a classical art museum: The case of the Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why organic labels do not always promote sustainable consumption? Marginal labelling and brand equity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; goût des autres &amp;quot; : De la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Might Organic Labels Fail to Influence Consumer Choices? Marginal Labelling and Brand Equity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.85-104, ISSN 0168-7034. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10603-011-9186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Sustainability Ratings Might Deter &amp;quot;Greenwashing&amp;quot;: A Closer Look at Ethical Corporate Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres &amp;quot; : de la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite donc je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sociétale : entre opportunités et risques d'opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des partenariats entreprises - associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label equity ans the effectiveness of values based-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.499-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz et recommandation sur internet : quels effets sur le box office ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des signes de qualité : Labels experientiels et labels techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.029.35.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical opinion as a tool in the marketing of cultural products: thé experiential label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des points de vente physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journée Internationale du Marketing Horloger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Chaux-de-Fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-soi et rareté des biens, ou comment la distance sociale et symbolique valorisent le capital. Le cas de l'immobilier de luxe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th CREM Center for Real Estate Management research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREM Center for Real Estate Management research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémiotique des représentations de la e-santé par la proximité et la distance perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès internationnal de l'association française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of perceived quality of office building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Science Association (ERSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxury real estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Etate Conference HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of financing agreement in commercial real estate investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 th European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6eme Center for real estate management seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème CREM seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Grouping and Exclusivity: key drivers of Luxury Real Estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar CREM-IFRJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is quality central? Perceived quality of office building in Parisian metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale: les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing : L'attractivité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale : les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bonita Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mege Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing valuation in terms of quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reland International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requal: A new perspective to reveal the Real Estate Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality of the buildings in the Paris office market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mège Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la qualité perçue des immeubles de bureaux parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart cities et données immobilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un si faible niveau de satisfaction des clients qui achètent un bien immobilier neuf ? Une explication par le gap émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20éme Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot; BAD DEAL &amp;quot; ILLUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of satisfaction with house purchase: an empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais de commission : une explication de la mauvaise image des agents immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l’intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived transactions costs: an explanation of the real estate brokerage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual European Real Estate Society Conference - ERES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la labellisation : du contexte au label autoproduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'éco-consommation (étiquetage et labels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional experts and ordinary consumers' judgments of motion pictures: convergence or divergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference on Arts and Cultural Management (AIMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut bien faire et le faire dire : Le rôle des notations environnementales dans la régulation du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de décision de l'acheteur immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rics research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oiseau rend-il la marque plus écolo ? Une analyse des éléments d'exécution substantifs et associatifs en cas de greenwashing publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur face à l'éco communication : une synthèse des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFM-AACC Marketing Services sur le thème de l'éco-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing publicitaire est-il efficace ? Une analyse de l'élaboration négative des éléments d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le greenwashing ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00336129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of consensus between ADN within evaluators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conférence on below the Line communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'Immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier : Concepts et méthodes pour gagner en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.VIII-277, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de signalisation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.450, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.264, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ? Proposition d’un indicateur de qualité globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-96, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne et la ville s’opposent-elles toujours ? Les représentations des mondes rural et urbain entre idylle et enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Restez chez vous avec vos microbes ! » : les locaux pestent contre les exilés urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19. REGARDS CROISÉS SUR LA CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Baffoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-56, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de l'agent immobilier : utopies et réalités de l'intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les facteurs psycho-sociologiques de l'achat d'un logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.10-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le &amp;quot;greenwashing&amp;quot; ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datafication en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété, un idéal qui n’est plus une fin en soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet « beau potentiel » : enjoliver l’image d’un bien immobilier n’est pas toujours une bonne idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le bien-être et le maintien des populations rurales : comment mieux communiquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement c’est la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV – Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3912736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV–Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors behavior of the Viager market (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand trop de choix tué le choix : l'hyperchoix et les stratégies du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bezan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-03-2025-0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Loriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370124126377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510866v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-21-0350" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366548v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Laforcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2427" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018806129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X18817539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.73.89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10603-011-9186-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKLZ0F6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.029.35.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepingle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993114v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Amsellem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baffoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3912736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bezan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-03-2025-0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Loriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370124126377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510866v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-21-0350" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366548v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Laforcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2427" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018806129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X18817539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.73.89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10603-011-9186-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKLZ0F6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.029.35.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepingle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Amsellem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baffoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3912736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>