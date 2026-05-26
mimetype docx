--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Larceneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad-deal illusion for homebuyers using brokerage services: opportunity cost and broker redundancy beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-03-2025-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Real Estate-Tied Savings: An Analysis of Buyers' Determinants in Choosing Life Annuity (Viager) Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 118 (2), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.118.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de pavillon au retour de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le luxe redonne du sens à la maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétaires, des acteurs pas assez taxés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Representations of Perceived Distance and Proximity to Telehealth in France: Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e45702. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition d’une juste proximité entre patients et professionnels de santé dans le cadre d’une téléconsultation : une analyse par le sentiment de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 0, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370124126377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities for a home reversion: the case of the French viager market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities in home reversion - The case of viager Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jerer-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numéro spécial Management des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : Préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immobilier de Luxe, un immobilier à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril (2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.222.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice patterns for chronic hypoparathyroidism: data from patients and physicians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-21-0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium bicarbonate (NaHCO 3 ) prescription and extracellular volume increase: real‐world data results from the AlcalUN study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Figueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (1), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.2427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of services in homebuyers’ attitudes: A field experiment in the French off-plan housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098018806129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotion in a housing purchase: An empirical analysis of the anatomy of satisfaction from off-plan apartment purchases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.1370-1388. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X18817539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de « révélation asymétrique » : Influence de l’augmentation du nombre de photos sur l’imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de « révélation asymétrique » : Influence de l'augmentation du nombre de photos sur l'imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier &amp;quot;L’immobilier, un actif en pleine réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.171.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (Janvier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction of visitors to contemporary art in a classical art institution: A Louvre museum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle utilité des signes de qualité pour les MDD ? Le cas du saumon fumé chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.73-89. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.73.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What added value do Estate Agents offer compared to FSBO transaction? Explanation from a perceived advantages model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des coûts de transaction perçus : une explication de l'intermédiation immobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.143.0499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When contemporary art invites itself in a classical art museum: The case of the Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why organic labels do not always promote sustainable consumption? Marginal labelling and brand equity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; goût des autres &amp;quot; : De la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Might Organic Labels Fail to Influence Consumer Choices? Marginal Labelling and Brand Equity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.85-104, ISSN 0168-7034. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10603-011-9186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Sustainability Ratings Might Deter &amp;quot;Greenwashing&amp;quot;: A Closer Look at Ethical Corporate Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres &amp;quot; : de la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite donc je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sociétale : entre opportunités et risques d'opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des partenariats entreprises - associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label equity ans the effectiveness of values based-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.499-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz et recommandation sur internet : quels effets sur le box office ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des signes de qualité : Labels experientiels et labels techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.029.35.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical opinion as a tool in the marketing of cultural products: thé experiential label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des points de vente physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journée Internationale du Marketing Horloger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Chaux-de-Fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-soi et rareté des biens, ou comment la distance sociale et symbolique valorisent le capital. Le cas de l'immobilier de luxe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th CREM Center for Real Estate Management research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREM Center for Real Estate Management research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémiotique des représentations de la e-santé par la proximité et la distance perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès internationnal de l'association française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of perceived quality of office building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Science Association (ERSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxury real estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Etate Conference HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of financing agreement in commercial real estate investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 th European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6eme Center for real estate management seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème CREM seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Grouping and Exclusivity: key drivers of Luxury Real Estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar CREM-IFRJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is quality central? Perceived quality of office building in Parisian metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale: les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing : L'attractivité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale : les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bonita Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mege Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing valuation in terms of quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reland International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requal: A new perspective to reveal the Real Estate Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality of the buildings in the Paris office market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mège Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la qualité perçue des immeubles de bureaux parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart cities et données immobilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un si faible niveau de satisfaction des clients qui achètent un bien immobilier neuf ? Une explication par le gap émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20éme Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot; BAD DEAL &amp;quot; ILLUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of satisfaction with house purchase: an empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais de commission : une explication de la mauvaise image des agents immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l’intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived transactions costs: an explanation of the real estate brokerage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual European Real Estate Society Conference - ERES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la labellisation : du contexte au label autoproduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'éco-consommation (étiquetage et labels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional experts and ordinary consumers' judgments of motion pictures: convergence or divergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference on Arts and Cultural Management (AIMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut bien faire et le faire dire : Le rôle des notations environnementales dans la régulation du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de décision de l'acheteur immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rics research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oiseau rend-il la marque plus écolo ? Une analyse des éléments d'exécution substantifs et associatifs en cas de greenwashing publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur face à l'éco communication : une synthèse des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFM-AACC Marketing Services sur le thème de l'éco-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing publicitaire est-il efficace ? Une analyse de l'élaboration négative des éléments d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le greenwashing ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00336129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of consensus between ADN within evaluators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conférence on below the Line communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'Immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier : Concepts et méthodes pour gagner en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.VIII-277, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de signalisation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.450, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.264, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ? Proposition d’un indicateur de qualité globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-96, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne et la ville s’opposent-elles toujours ? Les représentations des mondes rural et urbain entre idylle et enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Restez chez vous avec vos microbes ! » : les locaux pestent contre les exilés urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19. REGARDS CROISÉS SUR LA CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Baffoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-56, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de l'agent immobilier : utopies et réalités de l'intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les facteurs psycho-sociologiques de l'achat d'un logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.10-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le &amp;quot;greenwashing&amp;quot; ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datafication en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété, un idéal qui n’est plus une fin en soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet « beau potentiel » : enjoliver l’image d’un bien immobilier n’est pas toujours une bonne idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le bien-être et le maintien des populations rurales : comment mieux communiquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement c’est la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV – Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3912736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV–Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors behavior of the Viager market (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand trop de choix tué le choix : l'hyperchoix et les stratégies du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Larceneux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad-deal illusion for homebuyers using brokerage services: opportunity cost and broker redundancy beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-03-2025-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Real Estate-Tied Savings: An Analysis of Buyers' Determinants in Choosing Life Annuity (Viager) Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 118 (2), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.118.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de pavillon au retour de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le luxe redonne du sens à la maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétaires, des acteurs pas assez taxés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The more luxury, the less luxury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-11-2024-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ Representations of Perceived Distance and Proximity to Telehealth in France: Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e45702. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinition d’une juste proximité entre patients et professionnels de santé dans le cadre d’une téléconsultation : une analyse par le sentiment de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 0, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370124126377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities in home reversion - The case of viager Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jerer-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing annuities for a home reversion: the case of the French viager market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Real Estate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JERER-01-2023-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">numéro spécial Management des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : Préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immobilier de Luxe, un immobilier à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affirmation des territoires ruraux par le management de projet : préparer le retour plutôt que la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Avril (2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.222.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice patterns for chronic hypoparathyroidism: data from patients and physicians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kamenicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-21-0350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium bicarbonate (NaHCO 3 ) prescription and extracellular volume increase: real‐world data results from the AlcalUN study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Figueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bobot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Laforcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (1), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpt.2427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of services in homebuyers’ attitudes: A field experiment in the French off-plan housing market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098018806129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotion in a housing purchase: An empirical analysis of the anatomy of satisfaction from off-plan apartment purchases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.1370-1388. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X18817539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de « révélation asymétrique » : Influence de l’augmentation du nombre de photos sur l’imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370118767104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de « révélation asymétrique » : Influence de l'augmentation du nombre de photos sur l'imagerie mentale et les réponses comportementales selon le niveau de gamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Bezançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.34-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (Janvier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier &amp;quot;L’immobilier, un actif en pleine réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.171.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle utilité des signes de qualité pour les MDD ? Le cas du saumon fumé chez Monoprix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.73-89. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.73.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reaction of visitors to contemporary art in a classical art institution: A Louvre museum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What added value do Estate Agents offer compared to FSBO transaction? Explanation from a perceived advantages model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective des coûts de transaction perçus : une explication de l'intermédiation immobilière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.143.0499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When contemporary art invites itself in a classical art museum: The case of the Louvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why organic labels do not always promote sustainable consumption? Marginal labelling and brand equity effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; goût des autres &amp;quot; : De la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Might Organic Labels Fail to Influence Consumer Choices? Marginal Labelling and Brand Equity Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.85-104, ISSN 0168-7034. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10603-011-9186-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Sustainability Ratings Might Deter &amp;quot;Greenwashing&amp;quot;: A Closer Look at Ethical Corporate Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (1), pp.15-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des autres &amp;quot; : de la divergence des goûts entre spécialistes et consommateurs ordinaires de films en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite donc je suis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication sociétale : entre opportunités et risques d'opportunisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des partenariats entreprises - associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label equity ans the effectiveness of values based-labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.499-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz et recommandation sur internet : quels effets sur le box office ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation des signes de qualité : Labels experientiels et labels techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.029.35.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical opinion as a tool in the marketing of cultural products: thé experiential label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre-soi et rareté des biens, ou comment la distance sociale et symbolique valorisent le capital. Le cas de l'immobilier de luxe en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th CREM Center for Real Estate Management research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREM Center for Real Estate Management research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sémiotique des représentations de la e-santé par la proximité et la distance perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès internationnal de l'association française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des points de vente physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepingle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journée Internationale du Marketing Horloger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Chaux-de-Fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of financing agreement in commercial real estate investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 th European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxury real estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Etate Conference HEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6eme Center for real estate management seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème CREM seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Grouping and Exclusivity: key drivers of Luxury Real Estate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar CREM-IFRJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The issue of perceived quality of office building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Science Association (ERSA) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité perçue des immeubles de bureaux de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is quality central? Perceived quality of office building in Parisian metropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do market prices and appraisal values reflect the quality of underlying properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale: les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing : L'attractivité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème CREM research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouvellement du concept d’attractivité rurale : les motivations et freins des néoruraux français évoqués par la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bonita Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality behind price: Toward a market-driven instrument to assess buildings quality. Comparison from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mege Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Piazolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing valuation in terms of quality behind the price veil: Insights from office markets within Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reland International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived quality of the buildings in the Paris office market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mège Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Real Estate Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la qualité perçue des immeubles de bureaux parisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart cities et données immobilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi un si faible niveau de satisfaction des clients qui achètent un bien immobilier neuf ? Une explication par le gap émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20éme Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requal: A new perspective to reveal the Real Estate Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tirana, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE &amp;quot; BAD DEAL &amp;quot; ILLUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of satisfaction with house purchase: an empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l’intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived transactions costs: an explanation of the real estate brokerage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual European Real Estate Society Conference - ERES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais de commission : une explication de la mauvaise image des agents immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la labellisation : du contexte au label autoproduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er workshop les enjeux de l’éco-consommation Label bio et étiquette environnementale : Quelles perceptions pour le consommateur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la publicité mensongère : quand les contraintes légales font le lit du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de l'éco-consommation (étiquetage et labels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre permanence et (r)évolution : les finalités sociétales de la recherche française en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe DRM-ERMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional experts and ordinary consumers' judgments of motion pictures: convergence or divergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference on Arts and Cultural Management (AIMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de décision de l'acheteur immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rics research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oiseau rend-il la marque plus écolo ? Une analyse des éléments d'exécution substantifs et associatifs en cas de greenwashing publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vaut bien faire et le faire dire : Le rôle des notations environnementales dans la régulation du greenwashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur face à l'éco communication : une synthèse des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFM-AACC Marketing Services sur le thème de l'éco-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greenwashing publicitaire est-il efficace ? Une analyse de l'élaboration négative des éléments d'exécution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00356582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of consensus between ADN within evaluators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conférence on below the Line communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le greenwashing ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00336129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'Immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier : Concepts et méthodes pour gagner en efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.VIII-277, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de signalisation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions universitaires européennes, pp.450, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.264, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des immeubles de bureaux : pourquoi et comment la mesurer ? Proposition d’un indicateur de qualité globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-96, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne et la ville s’opposent-elles toujours ? Les représentations des mondes rural et urbain entre idylle et enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du management 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-91, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Restez chez vous avec vos microbes ! » : les locaux pestent contre les exilés urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19. REGARDS CROISÉS SUR LA CRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de l'immobilier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Amsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Baffoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-56, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition de l'agent immobilier : utopies et réalités de l'intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-30, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les facteurs psycho-sociologiques de l'achat d'un logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.10-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le &amp;quot;greenwashing&amp;quot; ? L'influence des éléments d'exécution publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Tensions d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.365-376, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété, un idéal qui n’est plus une fin en soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet « beau potentiel » : enjoliver l’image d’un bien immobilier n’est pas toujours une bonne idée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le bien-être et le maintien des populations rurales : comment mieux communiquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mathieu Caitucoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement c’est la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datafication en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV – Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3912736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03515003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMQV–Objectivized Market Quality Value a Market-Based Methodology To Assess the Quality of Office Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors behavior of the Viager market (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et implications en marketing : l'intégration du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benoît-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Reniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand trop de choix tué le choix : l'hyperchoix et les stratégies du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bezan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-03-2025-0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541394v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Loriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370124126377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510866v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-21-0350" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366548v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Laforcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2427" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018806129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X18817539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.73.89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10603-011-9186-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKLZ0F6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.029.35.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepingle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Amsellem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baffoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3912736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bezan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-03-2025-0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Coulomb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toussaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2024-0088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Loriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Loriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370124126377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jerer-01-2023-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-01-2023-0004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mathieu Caitucoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510866v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Grosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Groussin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-21-0350" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366548v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bobot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Laforcade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2427" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018806129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X18817539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118767104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.171.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.73.89" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2015.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.143.0499" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656485v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10603-011-9186-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKLZ0F6C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.029.35.46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gardes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepingle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Picault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andriot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piazolo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mege" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mege Olivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;ge Olivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441449v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356582v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Amsellem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baffoy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burckel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charvy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3912736" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804638v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>