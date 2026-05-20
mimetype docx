--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -380,933 +380,933 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction, annotation et présentation : &amp;quot;Dans un Océan d’Herbe. Une famille pawnee au cœur de l’Amérique&amp;quot; de Walter Echo-Hawk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des 'reliques' fonctionnelles ? The Scarlet Letter (1850) et le rôle fondateur des Amérindiens dans l'exceptionnalisme américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Durand, Pauline Pilote et Patricia Victorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman historique en ses frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Interférences, 9782753594364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'écriture chez les Amérindiens : pouvoir et sinuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers Peuples d'Amérique du Nord, catalogue du 45e Festival du Film de Douarnenez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-28, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Happy in spirit they smoke : Tobacco as an Expression of Native American Mediances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yue Yue and Molly Chatalic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herbs and the Evolution of Human Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-31, 2022, 1-5275-7970-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Winnemucca Hopkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Among the Piutes (1883), Ainsi je suis venue. Autobiographie d’une Indienne paiute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anarchasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Famagouste, 9791027904372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We came unto their houses and pray : les récits de conversion au calvinisme des Indiens du Massachusetts dans &amp;quot;Tears of Repentance&amp;quot; 1653</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Kirschleger et Françoise Poulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinérances spirituelles : mises en récit du voyage intérieur (XVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.395-408, 2020, Babeliana, 9782745354471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zitkala Ša in the Wonderland of Red Apples : subversion des récits bibliques et du Paradis perdu par une Indienne dakota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Durand et E. Pinon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures de la Tentation. Fortune des récits bibliques de tentation dans la littérature du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud-Lorient, pp.41-54, 2020, Écritures de la Tentation. Fortune des récits bibliques de tentation dans la littérature du XIXe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soi-même comme un(e) autre ? L’&amp;quot;étrange familiarité&amp;quot; des femmes amérindiennes de George Catlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaud, Marie-Christine et Mariannick Guennec (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentiments d’appartenance dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cygne, pp.135-147, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faces cachées de Samson Occom dans le manuscrit de Russell Ayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaud, Marie-Christine, Éliane Elmaleh et Salah Oueslati (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des faces cachées dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jamet Éditeur, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublement subalterne&amp;quot; ? Apprendre en tant que femmes amérindiennes dans les États-Unis du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Winnemucca, Sarah et Zitkala Ša et Frédérique Toudoire-Surlapierre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprenties Sages : apprentissages au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Reims, pp.353-371, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enviable condition humaine des Amérindiens pour les Afro-Américains : les autobiographies d'Okah Tubbee (1848) et de Chief Buffalo Child Long Lance (1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Michaud, Eliane Elmaleh (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ouest et les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.179-187, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003531v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04577403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04386840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9716/le-roman-historique-en-ses-frontieres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04594379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04594399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7970-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Ainsi-je-suis-venue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04594459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11386-book-08535447-9782745354471.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003531v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04558598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_l_ecole_des_blancs_textes_autobiographiques_d_indiens_omahas_francis_la_flesche_fabrice_le_corguille-9782343242699-71803.html#:~:text=%C3%80%20l'%C3%A9cole%20des%20Blancs,Five%20%3A%20Indian%20Boys%20at%20School." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4784/ancrages-amerindiens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02989906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04386840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9716/le-roman-historique-en-ses-frontieres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04594379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04594399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7970-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-anacharsis.com/Ainsi-je-suis-venue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04594459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/11386-book-08535447-9782745354471.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03003531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04558598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_l_ecole_des_blancs_textes_autobiographiques_d_indiens_omahas_francis_la_flesche_fabrice_le_corguille-9782343242699-71803.html#:~:text=%C3%80%20l'%C3%A9cole%20des%20Blancs,Five%20%3A%20Indian%20Boys%20at%20School." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04577337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4784/ancrages-amerindiens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01523766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>