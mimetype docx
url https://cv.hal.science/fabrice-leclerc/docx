--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.395833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5641-1525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231160992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-5891-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitQT: a graph-based approach to the quality threshold clustering of molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Platero-Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erix Hernández-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCDPeaks: memory-efficient density peaks clustering of long molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Platero-Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erix Hernández-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (7), pp.1863-1869. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDSCAN: RMSD-based HDBSCAN clustering of long molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Platero-Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Serradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erix Hernández-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (23), pp.5191-5198. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of molecular interactions and physicochemical properties relevant for vasopressin V2 receptor antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania de la Nuez Veulens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Ginarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-021-05022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS-based Predictions of Binding Mode and Selectivity of Nucleotide Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gonzalez-Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montero-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.2599-2618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116374v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribozyme Chemistry: to be or not to be under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120 (11), pp.4898-4918. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Back and Forth: Looking through Ribozyme and Viroid Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Zaccai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.283. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly Controls Self-cleavage of HHR from ASBVd (−): a Combined SANS and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Zaccai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Řìhovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (30287), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Foundation Stones to Life: Concepts and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.407 - 412. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.6.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the structure/function relationships of H/ACA(-like) RNAs: A unified model for Euryarchaea and Crenarchaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (16), pp.7744-7761. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0070313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA at 92 °C: The non-coding transcriptome of the hyperthermophilic archaeon Pyrococcus abyssi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (7), pp.1211-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/rna.25567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the RNA 2′OH activation: possible roles of metal ion and nucleobase as catalysts in self-cleaving ribozymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Chval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Chvalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (37), pp.10943-10956. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp200970d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleophilic Attack on Phosphate Diesters: A Density Functional Study of In−Line Reactivity in Dianionic, Monoanionic, and Neutral Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dejaegere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrin M York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (23), pp.11525-11539. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0603942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Metal-Ion Mechanism for Hammerhead-Ribozyme Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (7), pp.3395-3409. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp053835a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS-based predictions of RNA binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002140050419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating conformation, Mg2+ binding, and functional group modification in the hammerhead ribozyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (7), pp.692-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SAR and QSAR analysis to model the activity and structure of the quinolone—DNA complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belsis Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0968-0896(96)83749-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of selective inhibitors against BACE 1 over BACE 2 in Alzheimer’s disease by Quantitative Structure-Activity Relationship (QSAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Álvarez Ginarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Montero Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Neurotechnology in the 21st century Symposium / BioHabana2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of oligonucleotides as RNA-based drugs: prerequisites and opportunities for in silico methods within the framework of fragment-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - RNA structure, design and interactions with proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS with hybrid solvent models: qualitative docking & screening powers of nucleotidic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHARMM Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified oligonucleotides as RNA-based drugs (biosensors): prerequisites and opportunities for in silico methods within the framework of fragment-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR RNA: 1st Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nice (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Model of Rhodanine Derivatives as Tau- aggregation inhibitors in AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Álvarez Ginarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Chemistry Symposium SIQ - SEADIM / 12th Molecular Design and Bioinformatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayo Santa María, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS Update biomolecular fragments solvent models, scoring functions, … and application examples to oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charmm-Tinker meeting (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Séquences InterORF chez les Levures - Application à la Recherche des petits ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gothié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure, Intégration, Fonction et Réactivité des ARN - SIFRARN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATIVE MODEL OF RHODANINE DERIVATIVES AS TAU AGGREGATION INHIBITORS IN ALZHEIMER'S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna María Álvarez-Ginarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moreno-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Montero-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bencomo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOInfOMICs2019 IX International Meeting on Bioinformatics and OMICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cayo Santa María, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318289v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at ribozymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2024, Biology Series/Nucleic Acids Set, Marie-Christine Maurel, 9781786309778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les ribozymes: biologie des ARN catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3, 2023, 9781784059361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du vivant: Des viroïdes et virus à l’homme, dans les traces du « RNA World »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut de Biologie Intégrative de la Cellule. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des approches moléculaires $in\ silico$ à la compréhension des liens structure/fonction des ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biophysique. Université Henri Poincaré (Nancy 1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03987025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des approches moléculaires in silico à la compréhension des liens structure/fonction des ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Henri Poincaré – Nancy I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03607902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOWTO Install and Use AI as a Tool in Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. IPS2, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOWTO install and use AI as a tool in research: A focus on bibliographic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Gif-sur Yvette, France. 2024, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la maladie d'Alzheimer, des raisons d'espérer …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journée Mémoire et Santé, Samedi 08 octobre 2022, Nantes (France), Nantes (44000), France. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-based drugs: discovery and design, From aptamers to oligonucleotides: a perspective for in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Visualisation de structures 2D d’ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viroids & the RNA World: from genomic scale (RNA) to atomic scale (ribozyme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. BGA Biochimie et Génétique des ARN, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.395833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Leclerc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5641-1525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231160992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-5891-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitQT: a graph-based approach to the quality threshold clustering of molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Platero-Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erix Hernández-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDSCAN: RMSD-based HDBSCAN clustering of long molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Platero-Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Serradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erix Hernández-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (23), pp.5191-5198. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCDPeaks: memory-efficient density peaks clustering of long molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Platero-Rochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erix Hernández-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (7), pp.1863-1869. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of molecular interactions and physicochemical properties relevant for vasopressin V2 receptor antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania de la Nuez Veulens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Ginarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Cabrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-021-05022-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS-based Predictions of Binding Mode and Selectivity of Nucleotide Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gonzalez-Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevrollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Montero-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.2599-2618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116374v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribozyme Chemistry: to be or not to be under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120 (11), pp.4898-4918. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317015v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Back and Forth: Looking through Ribozyme and Viroid Motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Zaccai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.283. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly Controls Self-cleavage of HHR from ASBVd (−): a Combined SANS and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Zaccai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Řìhovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (30287), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Foundation Stones to Life: Concepts and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.407 - 412. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.12.6.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the structure/function relationships of H/ACA(-like) RNAs: A unified model for Euryarchaea and Crenarchaea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gautheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (16), pp.7744-7761. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0070313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA at 92 °C: The non-coding transcriptome of the hyperthermophilic archaeon Pyrococcus abyssi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toffano-Nioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (7), pp.1211-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/rna.25567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the RNA 2′OH activation: possible roles of metal ion and nucleobase as catalysts in self-cleaving ribozymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Chval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Chvalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (37), pp.10943-10956. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp200970d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleophilic Attack on Phosphate Diesters: A Density Functional Study of In−Line Reactivity in Dianionic, Monoanionic, and Neutral Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dejaegere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrin M York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (23), pp.11525-11539. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0603942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Metal-Ion Mechanism for Hammerhead-Ribozyme Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (7), pp.3395-3409. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp053835a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS-based predictions of RNA binding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002140050419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating conformation, Mg2+ binding, and functional group modification in the hammerhead ribozyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (7), pp.692-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SAR and QSAR analysis to model the activity and structure of the quinolone—DNA complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belsis Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0968-0896(96)83749-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Coding for the Fragment-Based Docking, Design and Equilibrium Statistics of Protein-Binding ssRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaure Chauvot de Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2024 - 28th International Conference of Research in Computational Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Boston, United States. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3989-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816423v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of selective inhibitors against BACE 1 over BACE 2 in Alzheimer’s disease by Quantitative Structure-Activity Relationship (QSAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Álvarez Ginarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Montero Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Neurotechnology in the 21st century Symposium / BioHabana2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of oligonucleotides as RNA-based drugs: prerequisites and opportunities for in silico methods within the framework of fragment-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - RNA structure, design and interactions with proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS with hybrid solvent models: qualitative docking & screening powers of nucleotidic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHARMM Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified oligonucleotides as RNA-based drugs (biosensors): prerequisites and opportunities for in silico methods within the framework of fragment-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR RNA: 1st Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nice (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative Model of Rhodanine Derivatives as Tau- aggregation inhibitors in AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Álvarez Ginarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Chemistry Symposium SIQ - SEADIM / 12th Molecular Design and Bioinformatics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cayo Santa María, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCSS Update biomolecular fragments solvent models, scoring functions, … and application examples to oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charmm-Tinker meeting (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Séquences InterORF chez les Levures - Application à la Recherche des petits ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gothié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Branlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure, Intégration, Fonction et Réactivité des ARN - SIFRARN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATIVE MODEL OF RHODANINE DERIVATIVES AS TAU AGGREGATION INHIBITORS IN ALZHEIMER'S DISEASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna María Álvarez-Ginarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moreno-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A Montero-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bencomo-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy González-Alemán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOInfOMICs2019 IX International Meeting on Bioinformatics and OMICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cayo Santa María, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318289v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at ribozymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2024, Biology Series/Nucleic Acids Set, Marie-Christine Maurel, 9781786309778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les ribozymes: biologie des ARN catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Masquida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3, 2023, 9781784059361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing and Editing the Secondary Structure(s) of RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ponty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernesto Picardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1269, Springer New York, pp.63-100, 2015, Methods in Molecular Biology, 978-1-4939-2290-1. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2291-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du vivant: Des viroïdes et virus à l’homme, dans les traces du « RNA World »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Tisné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut de Biologie Intégrative de la Cellule. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des approches moléculaires $in\ silico$ à la compréhension des liens structure/fonction des ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biophysique. Université Henri Poincaré (Nancy 1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03987025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des approches moléculaires in silico à la compréhension des liens structure/fonction des ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Henri Poincaré – Nancy I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03607902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOWTO Install and Use AI as a Tool in Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. IPS2, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOWTO install and use AI as a tool in research: A focus on bibliographic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Gif-sur Yvette, France. 2024, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur la maladie d'Alzheimer, des raisons d'espérer …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Journée Mémoire et Santé, Samedi 08 octobre 2022, Nantes (France), Nantes (44000), France. 2022, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-based drugs: discovery and design, From aptamers to oligonucleotides: a perspective for in silico approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Visualisation de structures 2D d’ARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viroids & the RNA World: from genomic scale (RNA) to atomic scale (ribozyme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. BGA Biochimie et Génétique des ARN, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F7A62F1"/>
+    <w:nsid w:val="F33FB46B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5641-1525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231160992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5891-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Platero-Rochart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Castillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erix Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caballero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Serradet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania de la Nuez Veulens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Ginarte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-021-05022-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116374v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonzalez-Aleman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simoes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montero-Cabrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01339" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317015v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#344;&#236;hov&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30287" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.6.407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an N Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.25567" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Chval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chvalov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200970d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin M York" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karplus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0603942" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053835a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140050419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chartrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cedergren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belsis Llorente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cedergren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0968-0896(96)83749-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna &#193;lvarez Ginarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez Aleman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Montero Cabrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gothi&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318289v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mar&#237;a &#193;lvarez-Ginarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moreno-Castillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Montero-Cabrera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bencomo-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/regards-sur-les-ribozymes/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03987025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03607902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5641-1525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231160992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5891-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez-Alem&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Platero-Rochart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Castillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erix Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caballero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab595" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Serradet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania de la Nuez Veulens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Ginarte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-021-05022-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116374v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonzalez-Aleman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevrollier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simoes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montero-Cabrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01339" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317015v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#344;&#236;hov&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30287" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.6.407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an N Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.25567" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Chval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chvalov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200970d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrin M York" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Karplus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0603942" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053835a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002140050419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chartrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cedergren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belsis Llorente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cedergren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0968-0896(96)83749-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816423v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yacoub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3989-4_10" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna &#193;lvarez Ginarte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gonz&#225;lez Aleman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Montero Cabrera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gothi&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318289v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mar&#237;a &#193;lvarez-Ginarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moreno-Castillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Montero-Cabrera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bencomo-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masquida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/regards-sur-les-ribozymes/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2291-8_5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tisn&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03987025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03607902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>