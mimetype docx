--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -3409,265 +3409,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LRez: C ++ API and toolkit for analyzing and managing Linked-Reads data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioadv/vbab022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+                <w:t xml:space="preserve">hal-03421103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LRez: C ++ API and toolkit for analyzing and managing Linked-Reads data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morisse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioadv/vbab022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421103v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Profiling of Starvation in the Peripheral Chemosensory Organs of the Crop Pest Spodoptera littoralis Caterpillars</w:t>
               </w:r>
@@ -3781,563 +3781,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant‐phenotypic changes induced by parasitoid ichnoviruses enhance the performance of both unparasitized and parasitized caterpillars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16072⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287280v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptome analysis at the onset of speciation in a mimetic butterfly—The Ithomiini Melinaea marsaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (11), pp.1704-1721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns in genomic diversity underpinning the evolution of insecticide resistance in the aphid crop pest Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Troczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Saurabh Singh</w:t>
+                <w:t xml:space="preserve">Adam Pym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Mackisack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-02373-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Plant‐phenotypic changes induced by parasitoid ichnoviruses enhance the performance of both unparasitized and parasitized caterpillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Cusumano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (18), pp.4567-4583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
               </w:r>
@@ -4589,295 +4589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-03065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065353v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
               </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Carlos Huguet-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t>
@@ -5527,377 +5527,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting genomic and phenotypic outcomes of hybridization between pairs of mimetic butterfly taxa across a suture zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Lisa De‐silva</w:t>
+                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachariah Gompert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabel Whibley</w:t>
+                <w:t xml:space="preserve">Bernardo F Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Houssin</w:t>
+                <w:t xml:space="preserve">Rebecca B Dikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (7), pp.1328-1343. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800429v1</w:t>
+                <w:t xml:space="preserve">hal-02918230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic architecture of endogenous ichnoviruses reveals distinct evolutionary pathways leading to virus domestication in parasitic wasps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting genomic and phenotypic outcomes of hybridization between pairs of mimetic butterfly taxa across a suture zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
+                <w:t xml:space="preserve">Donna Lisa De‐silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo F Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Zachariah Gompert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca B Dikow</w:t>
+                <w:t xml:space="preserve">Céline Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (7), pp.1328-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00822-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918230v1</w:t>
+                <w:t xml:space="preserve">hal-02800429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
@@ -6337,51 +6337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,295 +6599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+                <w:t xml:space="preserve">Nadine Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+                <w:t xml:space="preserve">hal-01891942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Douglas</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891942v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the wheat stem sawfly, Cephus cinctus, representing an early-branching lineage of the Hymenoptera, illuminates evolution of hymenopteran chemoreceptors</w:t>
               </w:r>
@@ -7135,325 +7135,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892027v1</w:t>
+                <w:t xml:space="preserve">hal-01926402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926402v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First extensive characterization of the venom gland from an egg parasitoid: structure, transcriptome and functional role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Cusumano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7537,697 +7537,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t>
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Muret</w:t>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wucher</w:t>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Esquerré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431420v1</w:t>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazhou Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+                <w:t xml:space="preserve">hal-01605681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">FEELnc: a tool for long non-coding RNA annotation and its application to the dog transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiwoong Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Laëtitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633879v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEELnc: a tool for long non-coding RNA annotation and its application to the dog transcriptome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hedan</w:t>
+                <w:t xml:space="preserve">Kiwoong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rizk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Lagoutte</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1306⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532061v1</w:t>
+                <w:t xml:space="preserve">hal-01633879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605681v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage compensation and sex-specific epigenetic landscape of the X chromosome in the pea aphid.</w:t>
               </w:r>
@@ -8481,103 +8481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
@@ -8749,51 +8749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo transcriptome assembly of the grapevine phylloxera allows identification of genes differentially expressed between leaf- and root-feeding forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9011,454 +9011,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMAJ2Galaxy: automatic update of reference data in Galaxy using BioMAJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Identification of long non-coding RNAs in insects genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Monjeaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13742-015-0063-8⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.37 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240449v1</w:t>
+                <w:t xml:space="preserve">hal-01240461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of long non-coding RNAs in insects genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of the chemosensory transcriptome in two populations of the stemborer Sesamia nonagrioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Derrien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.37 - 44. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2015.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01240461v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the chemosensory transcriptome in two populations of the stemborer Sesamia nonagrioides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gallot</w:t>
+                <w:t xml:space="preserve">BioMAJ2Galaxy: automatic update of reference data in Galaxy using BioMAJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13742-015-0063-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03419818v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome re-sequencing of non-model organisms: lessons from unmapped reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Whibley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9516,295 +9516,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058982v1</w:t>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of the Olfactory Gene Repertoires of Adults and Larvae in the Noctuid Moth Spodoptera littoralis</w:t>
               </w:r>
@@ -9829,51 +9829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9918,325 +9918,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the olfactory gene repertoires of adults and larvae in the noctuid moth Spodoptera littoralis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Glaser</w:t>
+                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060263⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.e1003690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916952v1</w:t>
+                <w:t xml:space="preserve">hal-00916967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Roze</w:t>
+                <w:t xml:space="preserve">A comparison of the olfactory gene repertoires of adults and larvae in the noctuid moth Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916967v1</w:t>
+                <w:t xml:space="preserve">hal-00916952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Chemosensory Genes in the Stemborer Sesamia nonagrioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10454,307 +10454,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (12), pp.1517-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753407v1</w:t>
+                <w:t xml:space="preserve">hal-00753429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753429v1</w:t>
+                <w:t xml:space="preserve">hal-00753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
               </w:r>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11716,51 +11716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 Suppl 2 (s2), pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11934,325 +11934,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
+                <w:t xml:space="preserve">AphidBase: a centralized bioinformatic resource for annotation of the pea aphid genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Walsh</w:t>
+                <w:t xml:space="preserve">Shuji Shigenobu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owain Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl Gordon</w:t>
+                <w:t xml:space="preserve">John Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (s2), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00482283v1</w:t>
+                <w:t xml:space="preserve">hal-02658827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidBase: a centralized bioinformatic resource for annotation of the pea aphid genome.</w:t>
+                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuji Shigenobu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Colbourne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Karl Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (s2), pp.5-12. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00930.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658827v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and proteomic analyses of seasonal photoperiodism in the pea aphid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12610,51 +12610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12757,51 +12757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,90 +12878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13008,77 +13008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Heterogeneity in Nucleotidic Composition and Codon Bias in the Pea Aphid (Acyrthosiphon pisum) Shown by EST-Based Coding Genome Reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13309,64 +13309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14336,51 +14336,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -14616,273 +14616,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for key regulators of endogenous viruses replication in ichneumonid wasps through differential gene expression analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SVJedi-Tag : a novel method for genotyping large inversions with linked-read data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélody Temperville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantine Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290690v1</w:t>
+                <w:t xml:space="preserve">hal-05393269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVJedi-Tag : a novel method for genotyping large inversions with linked-read data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fantine Benoit</w:t>
+                <w:t xml:space="preserve">Search for key regulators of endogenous viruses replication in ichneumonid wasps through differential gene expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Tirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mérot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393269v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the limits of pangenome graphs for the analysis of large inversions in a complex of butterfly species</w:t>
               </w:r>
@@ -14957,5697 +14957,6197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple expansion and contraction events in two major chemosensory gene families in aphids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Plam weevil odorant receptors: Omics, functional characterization, and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lougmani, Célia</w:t>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Entomology Society of America annual meeting, Entomology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Nov 2023, National Harbor (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04546901v1</w:t>
+                <w:t xml:space="preserve">hal-05567453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données de phénotypiques, environnementales et de biodiversité à l'aide des technologies du Web Sémantique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matéo Boudet</w:t>
+                <w:t xml:space="preserve">The red palm weevil chemical ecology in the OMICS and post-genomic eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYSINFO-INRAe 2022 - Journées INRAE systèmes d'information pour les données agro-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Chemical Ecology, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893738v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple expansion and contraction events in two major chemosensory gene families in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lougmani, Célia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441914v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04546901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">The red palm weevil Rhynchophorus ferrugineus in the OMICS and post-genomic eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Date Palm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khalifa, Mar 2022, Abu Dabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/IECE-10646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03347665v1</w:t>
+                <w:t xml:space="preserve">hal-05567958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEVIATHAN: efficient discovery of large structural variants by leveraging long-range information from Linked-Reads data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morisse</w:t>
+                <w:t xml:space="preserve">Intégration de données de phénotypiques, environnementales et de biodiversité à l'aide des technologies du Web Sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Tirlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">SYSINFO-INRAe 2022 - Journées INRAE systèmes d'information pour les données agro-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441874v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wesley Delage</w:t>
+                <w:t xml:space="preserve">Red palm weevil omics bring insights into its chemical ecology and the evolution of Coleoptera pheromone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Capoduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">17th European Symposium for insect taste and olfaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Kristianstadt, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308257v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/IECE-10646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318182v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virus particles of Bathyplectes spp., parasitoids of the alfalfa weevil, are related to ichnoviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Entomophagous Insects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463374v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEVIATHAN: efficient discovery of large structural variants by leveraging long-range information from Linked-Reads data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665569v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskOmics: a user-friendly interface to Semantic Web technologies for integrating local datasets with reference resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401750v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+                <w:t xml:space="preserve">The virus particles of Bathyplectes spp., parasitoids of the alfalfa weevil, are related to ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhesi He</w:t>
+                <w:t xml:space="preserve">James B. Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">6. International Entomophagous Insects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318226v1</w:t>
+                <w:t xml:space="preserve">hal-02463374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AskOmics: a user-friendly interface to Semantic Web technologies for integrating local datasets with reference resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988642v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solenn Guichard</w:t>
+                <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica - Wokshop Clubroot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348628v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318160v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ogliastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC-WPRS WG 'Pesticides and Beneficial Organisms'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Zagreb, Croatia. pp.25-26</w:t>
+              <w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349115v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Clubroot Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica - Wokshop Clubroot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349054v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318235v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gallot</w:t>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566438v1</w:t>
+                <w:t xml:space="preserve">hal-03318160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskOmics, a web tool to integrate and query biological data using semantic web technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France. pp.1</w:t>
+              <w:t xml:space="preserve">IOBC-WPRS WG 'Pesticides and Beneficial Organisms'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zagreb, Croatia. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577425v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Linked Data into Galaxy using Askomics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Clubroot Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576870v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spodoptera genomes in the BIPAA information system</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176810v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638839v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">AskOmics, a web tool to integrate and query biological data using semantic web technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991475v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIPAA/Askomics, a new and easy approach for querying genomics and epigenomics elements in interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Linked Data into Galaxy using Askomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth International Congress of Entomology 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">Galaxy Community Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391080v1</w:t>
+                <w:t xml:space="preserve">hal-01576870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of transfer of virulence molecules in ichneumonid wasps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spodoptera genomes in the BIPAA information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Entomology (ICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988646v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans on experimentaly evolved globodera pallida populations to identify molceular basis of adaptation to GPAV(VRN) potato resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA), 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montreal, Canada. 387 p</w:t>
+              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602955v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
+                <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
+              <w:t xml:space="preserve">Réunion du réseau ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991470v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemosensory transcriptome of the cotton leafworm Spodoptera littoralis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIPAA/Askomics, a new and easy approach for querying genomics and epigenomics elements in interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bettembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvanne Chaussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">XXVth International Congress of Entomology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208791v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskOmics : Intégration et interrogation de réseaux de régulation génomique et post-génomique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms of transfer of virulence molecules in ichneumonid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN OVIVE (INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). Rennes, FRA., Jun 2015, Rennes, France. pp.7</w:t>
+              <w:t xml:space="preserve">25th International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184903v1</w:t>
+                <w:t xml:space="preserve">hal-01988646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Genome scans on experimentaly evolved globodera pallida populations to identify molceular basis of adaptation to GPAV(VRN) potato resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montreal, Canada. 387 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208725v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
+              <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091304v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of miRNAs data into a gene network of the pea aphid.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemosensory transcriptome of the cotton leafworm Spodoptera littoralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Seitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Molecular Insect Science.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566284v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidAtlas : avancées récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AskOmics : Intégration et interrogation de réseaux de régulation génomique et post-génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bettembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAPOA 2013 MOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IN OVIVE (INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). Rennes, FRA., Jun 2015, Rennes, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913155v1</w:t>
+                <w:t xml:space="preserve">hal-01184903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of phylloxera transcriptomes, comparing root and leaf feeding morphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208647v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of miRNAs data into a gene network of the pea aphid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Molecular Insect Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907446v1</w:t>
+                <w:t xml:space="preserve">hal-01566284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antennal transcriptome of a moth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E29</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714719v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Marconi</w:t>
+                <w:t xml:space="preserve">A study of phylloxera transcriptomes, comparing root and leaf feeding morphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Conference Plant and Animal Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2009, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462667v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Brault</w:t>
+                <w:t xml:space="preserve">Whole genome re-sequencing : lessons from unmapped reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019754v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antennal transcriptome of a moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">AphidAtlas : avancées récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E29-E30</w:t>
+              <w:t xml:space="preserve">BAPOA 2013 MOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001560v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The antennal transcriptome of a moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Malpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropods Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537927v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t>
+                <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Biocuration Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">17. Conference Plant and Animal Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2009, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758372v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepido-DB, a new bioinformatic resource for the annotation and cross-comparisons of lepidopteran genomes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Permal</w:t>
+                <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Workshop on MOLECULAR BIOLOGY AND GENETICS OF THE LEPIDOPTERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Kolimpari, Greece</w:t>
+              <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435820v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The antennal transcriptome of a moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collin</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Malpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Information System for Insect Pest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">20. Congress of European Chemoreception Research Organization (ECRO-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E29-E30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435823v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthropods Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Biocuration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lepido-DB, a new bioinformatic resource for the annotation and cross-comparisons of lepidopteran genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Sezutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Permal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Eighth International Workshop on MOLECULAR BIOLOGY AND GENETICS OF THE LEPIDOPTERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Kolimpari, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Workshop on Information System for Insect Pest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apollo: a tool for the manual annotation of the pea aphid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pea Aphid Genome Annotation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20657,216 +21157,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BReIF: une e-infrastructure pour accélérer l'utilisation de ressources biologiques diversifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Numériques 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holograph: a generic RDF schema to handle data from agroecological holobionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20885,734 +21385,734 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWAT4HCLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Amsterdam, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Poublan-Couzardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon De Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWASpipe: a Nexflow pipeline for GWAS analyses incorporating quality control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM, événement annuel de la bioinformatique et de la biostatistique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data modeling in agroecology: a schema to characterize plant holobiont and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mataigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-F Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrAuFlow: A snakemake workflow for pangenome graph augmentation using short read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique, Mathématiques (JOBIM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering domestication mutations in cauliflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04932621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of piRNAs, their biogenesis and their targets in Spodoptera frugiperda (Lepidoptera, Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21644,73 +22144,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of viral gene involved in genome replication of domesticated endogenous virus in parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21732,244 +22232,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference on “Virus evolution: the mutualism-antagonism continuum of virus- virus interactions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of pangenome graphs for the analysis and monitoring of fungal plant pathogen populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCLB 2024 International Symposium on Cereal Leaf Blights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Zürich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21998,73 +22498,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané (Brest Métropole), France. pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22113,326 +22613,326 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. pp.263, 2018, JOBIM2023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2018.1454894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanelli Sylvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th international workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Kolympari, Greece</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176792v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masanelli Sylvin</w:t>
+                <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 11th international workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720279v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRez: C++ API and toolkit for analyzing and managing Linked-Reads data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22447,573 +22947,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: filling gaps in draft genome assemblies with linked read data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Genomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaussepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.153-153, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23072,73 +23572,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPAA, Bioinformatics Platform for the Agroecosystems Arthropods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23167,211 +23667,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23426,113 +23926,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and query of biological datasets with Semantic Web technologies: AskOmics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23551,100 +24051,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of Clubroot resistance in the Brassicaceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23676,212 +24176,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23922,337 +24422,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cold Spring Harbor Laboratory, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the assembly of heterozygous genomes of non-model organisms, a case study of the genomes of two Spodoptera frugiperda host strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Manhattan (Kansas), United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and correction of genome mis-assemblies due to heterozygosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24280,176 +24780,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , ECCB 2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of genome, annotations, metabolism and phylogenomics: the pea aphid genome resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Cold Spring Harbor Laboratory / Wellcome Trust conference on Genome Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24459,51 +24959,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données RNA-seq (RNA-sequencing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24519,73 +25019,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage de génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24601,392 +25101,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Phenotypic plastity in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenn A. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henryk Czosnek; Murad Ghanim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Insect Pests to Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-96, 2016, 978-3-319-24049-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24049-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing projects of the plant pathogenic fungi Botrytis Cinerea and Sclerotinia Sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Choquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and secondary metabolites of grapevine and wine : fruit development, biotic and abiotic stresses, mechanisms of plant defense responses, proteins, glycoproteins, polysaccharides, polyphenolics, aroma compounds and secondar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDITIONS TEC ET DOC, 2007, 978-2-7430-0965-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24996,126 +25496,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SfruDB: Spodoptera frugiperda genome assembly, version 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Woong Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LepidoDB Information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25137,81 +25637,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25221,200 +25721,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the topological motifs of inversions in pangenome graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25422,100 +25922,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of piARNs, their biogenesis and their targets in Spodoptera frugiperda (Lepidoptera, Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Seninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25540,313 +26040,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ange Lorenzi</w:t>
+                <w:t xml:space="preserve">Untangling the contribution of adaptive versus non-adaptive processes in the evolution of reproductive isolation between Coenonympha butterflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael R Strand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04558930v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the contribution of adaptive versus non-adaptive processes in the evolution of reproductive isolation between Coenonympha butterflies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Joron</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04850079v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fi rst characterization of kinetochore proteins in theholocentric insect Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25894,73 +26394,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Gamble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25999,73 +26499,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera littoralis genome mining brings insights on the dynamic of expansion of gustatory receptors in polyphagous noctuidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26117,191 +26617,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic balancing selection is key to the invasive success of the fall armyworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeeptha Yainna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26323,565 +26823,565 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fiteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Hänniger</w:t>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;lt;em&amp;gt;Aphidius ervi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lysiphlebus fabarum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice B. Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02945633v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;lt;em&amp;gt;Aphidius ervi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Lysiphlebus fabarum&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">Adaptation by copy number variation increases insecticide resistance in fall armyworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Woong Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Hilliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hänniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02788571v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved and specific genomic features of endogenous polydnaviruses revealed by whole genome sequencing of two ichneumonid wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca B. Dikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26891,213 +27391,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioperl : Bibliothèque perl pour la modélisation et le traitement de données issues de la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00331279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27107,178 +27607,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan1c (Pangenome at chromosome level)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Racoupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27290,278 +27790,278 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEVIATHAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId798"/>
+      <w:footerReference w:type="default" r:id="rId806"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27629,51 +28129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0995E11"/>
+    <w:nsid w:val="901FE81E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27860,51 +28360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-legeai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-4839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273916432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.11.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926527v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Meier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie McClure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mainet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070502" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070573" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16072" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Wenger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan J Cassone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spencer Johnston" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bansal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2017.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Giordano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Donthu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Zimin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Consuelo Julca Chavez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103334" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De&#8208;silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15403" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whitfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Walden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Reijnders" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1306" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I Ballesteros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Gonzalez-Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3640" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240449v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0063-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.07.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X0HWPNP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01971440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Poivet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060263" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916952v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01971488v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.6109" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.4469" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723049v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-86" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180148v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamoureux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernole" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tual" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0301-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDG84DQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108235v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamoureux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernole" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Clainche" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tual" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thareau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671863v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pradier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682409v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gandon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amilhat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1685-x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25F589663EE77E534C7DA22A8664E35B4BBA1249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Karsenty" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reboux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Veyrieras" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg060" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05500877v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerven Bolleman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265025v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393269v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Temperville" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721489v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04546901v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lougmani, C&#233;lia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03893738v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441914v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441874v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463374v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Whitfield" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401750v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576870v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176810v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391080v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Chaussin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208791v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184903v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913155v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714719v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001560v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Malpel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329196v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486358v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lahaye" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Berne" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265454v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Marguerit" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05124712v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mataigne" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lahaye" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Adam-Blondon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siegel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873290v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Strand" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176786v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176792v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441917v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176797v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092959v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231276v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318969v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319003v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318975v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154693v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204329v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706490v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331279v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823104v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823122v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823115v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-legeai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6472-4839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273916432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J.W. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourdais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06261-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Gamble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-025-00828-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792049v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;n&#233;luz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esae069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doniol-Valcroze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Kageyama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04818860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2024.11.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926527v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Meier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie McClure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Whibley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13749" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fiteni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Meagher Jr." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Meagher Jr." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-02090-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeeptha Yainna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Tek Tay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25529-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mainet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070502" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsemp&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070573" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13940" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Saurabh Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cordeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Troczka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pym" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mackisack" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02373-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16072" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Wenger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan J Cassone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spencer Johnston" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bansal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2017.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba Abdelgaffar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01382-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dommel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghee Oh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Huguet-Tapia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01230" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Giordano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Donthu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Zimin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Consuelo Julca Chavez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103334" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800429v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lisa De&#8208;silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Gompert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15403" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whitfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2019.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne S&#233;ninet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5119-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Walden" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Reijnders" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837314v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.02.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532061v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1306" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I Ballesteros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Gonzalez-Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3640" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240461v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2015.07.008" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X0HWPNP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240449v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0063-8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081094v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.85" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01971440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan E. Poivet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060263" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916952v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01971488v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.6109" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.4469" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723049v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malpel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-86" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537901v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bergoin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000923" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180148v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamoureux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernole" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tual" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0301-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDG84DQP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108235v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamoureux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernole" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Clainche" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tual" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thareau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671863v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pradier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682409v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiquet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gandon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amilhat" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1685-x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25F589663EE77E534C7DA22A8664E35B4BBA1249/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Karsenty" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reboux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Veyrieras" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg060" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05500877v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerven Bolleman" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265025v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393269v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Temperville" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;rot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721489v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567453v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capoduro" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567992v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04546901v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lougmani, C&#233;lia" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03893738v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567471v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Comte" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441914v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441874v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463374v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Whitfield" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401750v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576870v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176810v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391080v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Chaussin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988646v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602955v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184903v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907446v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913155v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714719v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001560v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Malpel" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329196v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514911v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486358v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lahaye" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Berne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265454v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Marguerit" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05124712v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mataigne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lahaye" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Loux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Adam-Blondon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Siegel" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374300v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gasser" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873290v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Strand" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176786v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176792v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441917v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073966v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bars" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jay" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074227v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176797v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231793v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240443v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092959v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231276v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318969v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319003v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318975v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820038v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma Fillinger" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154693v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Woong Nam" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154691v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05204329v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374380v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850079v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941032v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706490v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945606v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945633v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Blanco" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine H&#228;nniger" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331279v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034842v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racoupeau" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0488c055238c5436ecd16007b018041b52be37c;origin=https://hal.archives-ouvertes.fr/hal-05034842;visit=swh:1:snp:181d70393b5e0afaaeb079e5f3aea770378d1427;anchor=swh:1:rel:23b2f168566f279e7605b4db88d4a7c140f04985;path=/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823104v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dca26b1d2e4596e2a8978d5c4f20839bd3619a1;origin=https://github.com/anne-gcd/MTG-Link;visit=swh:1:snp:cee99bddef6535a83bd6043c7526c764938727c6;anchor=swh:1:rev:af1c25ea7f041c389035d7bbaaa211b75b1c5305" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823122v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ffa82af8711e81be89e083cce35917f0b9127972;origin=https://github.com/morispi/LEVIATHAN;visit=swh:1:snp:cfc0266ff811384a7f1174ca453791f41632bb0f;anchor=swh:1:rev:4d36c8d7559789a1b099e5b36707f3dbdbe69547" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823115v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:67c160e419ec76ee9fd865d01d422a2cdab32878;origin=https://github.com/morispi/LRez;visit=swh:1:snp:cfc56b2267c8121b6f0617b3f00cfbd3b184dd3c;anchor=swh:1:rev:3dfa5435decf92ef3feddb7672d8de38d517f14a" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>