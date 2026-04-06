--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1048,165 +1048,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implémentation des technologies de sécurité au sein des organisations et sur la voie publique : répondre au succès des technologies de surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Territoire(s) et sécurité(s) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche de l'Ecole des Officiers de la Gendarmerie Nationale (CREOGN); Université Gustave Eiffel, Apr 2023, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commandement et management au sein de la gendarmerie : entre paradoxe et complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Une sécurité publique efficace et responsable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Officiers de la Gendarmerie Nationale, Oct 2023, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04075266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented security: An international comparative analysis of the use of body cameras by police</w:t>
               </w:r>
@@ -1478,1332 +1478,1545 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (19)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maduro-Trump : la bataille pour imposer un récit légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.cxexkanth⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegal stripped of title: Afcon ruling is lawful, but it puts Caf’s reputation at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.9vxptspgg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CAN 2025 de football : quand l’image du sport influence le business et l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAJ.5s6ea433h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAN 2025 : comment la réalité vécue contredit la vérité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.a9quh4pam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi le cas du Louvre questionne-t-il la sécurité des musées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.xp7te4mcr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maduro-Trump : la bataille pour imposer un récit légitime</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension des réseaux sociaux au Gabon : pourquoi la mesure aggrave la crise au lieu de l'éteindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.cxexkanth⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.3xapjatuw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepfakes et élections en Afrique : la prochaine grande menace démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.fryfnv7hp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : le rôle clé des réseaux sociaux dans la chute du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.j9kxtktxp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que révèle l’enquête sur le rôle des réseaux sociaux dans la crise de Madagascar 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p6gt46afs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok et les jeunes : rentabilité et fabrique du mal-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mmprkehev⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents confient-ils désormais leurs secrets aux intelligences artificielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ujadufr9s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : quand les coupures d’électricité déclenchent une crise sécuritaire amplifiée par les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dvnx7ys6v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madagascar : ce que le drame d'Ambohimalaza révèle sur la gestion de l’information publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAJ.wj9w3akjc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Madagascar : quand les coupures d’électricité déclenchent une crise sécuritaire amplifiée par les réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news, mise en danger des jeunes : faut-il interdire TikTok ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok et la santé mentale des adolescents : les alertes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanzanie : la fermeture de l’espace numérique, élément clé de la répression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.dvnx7ys6v⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3fykwt59m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fake news, mise en danger des jeunes : faut-il interdire TikTok ?</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dirigeants devraient-ils penser comme des sportifs de haut niveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social media: Disinformation expert offers 3 safety tips in a time of fake news and dodgy influencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04670049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CCTV Paradox: High Hopes, Mixed Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attack in Annecy on 8 June 2023: Reflections on the technologies for security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Heart of Social Networks: Influence, Disinformation and Societal Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberattaques et kidnapping des données : comment protéger les organisations des rançongiciels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...513 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2813,346 +3026,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des réseaux sociaux sur la santé mentale des adolescents Intervention médiatique – RTBF, La Première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA incontournable dans le monde des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’IA incontournable dans le monde des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’IA change la donne en matière de sécurité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de surveillance : comment dépasser les réticences psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension internationale du terrorisme face au covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3162,215 +3375,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment d'insécurité dans les transports en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déradicalisation, mythe ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03708618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrorisme, internet et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3380,113 +3593,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et travail décent dans l 'océan indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peak Business Partner. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux et la stabilité démocratique à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peak - Business Partner. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TikTok, cognition juvénile et société algorithmique : une analyse interdisciplinaire au service de la régulation et de la protection des mineurs – Rapport d’expertise scientifique et citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3495,189 +3770,221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Bouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assemblée nationale, Commission d’enquête sur les effets psychologiques de TikTok sur les mineurs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Peak - Business Partner. 2025</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation en France : Synthèse analytique de la commission d'enquête du sénat du 07 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Présidence de la région île de France. 2020, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts politiques et sécurité des opérations : Anticipation, protection et continuité d'activité. Le cas de la crise à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sécurité internationale des organisations, Paris, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3745,51 +4052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBD15D18"/>
+    <w:nsid w:val="C715248C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3976,51 +4283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lollia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lollia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.5s6ea433h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xp7te4mcr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cxexkanth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.wj9w3akjc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dvnx7ys6v" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mmprkehev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ujadufr9s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j9kxtktxp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6gt46afs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3fykwt59m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.fryfnv7hp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lollia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lollia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cxexkanth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.9vxptspgg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.5s6ea433h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.a9quh4pam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xp7te4mcr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.3xapjatuw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.fryfnv7hp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j9kxtktxp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6gt46afs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mmprkehev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ujadufr9s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dvnx7ys6v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.wj9w3akjc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3fykwt59m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>