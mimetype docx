--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -600,51 +600,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -703,642 +703,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la rumeur à la crise : Comment la mésinformation fragilise le développement durable à Madagascar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Management et d’Innovation Technologique ( EMIT) - Université de Fianarantsoa; HEI (Haute École Informatique)- Antanarivo; Peak Business Partner, Sep 2025, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle et la justice sociale : opportunité ou illusion pour le monde du journalisme ? Une analyse info-communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence congrès des journalistes membres du Réseau de journalistes spécialisés en emploi et travail (RJSET) – « Promouvoir la justice sociale et le travail décent à travers la performance collective dans un environnement convivial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation Internationale du Travail ( OIT), Aug 2025, Morondava, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité, intelligence artificielle et confiance : impacts et solutions pour une meilleure implémentation au sein des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence Artificielle et équité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMTECDEV - Chaire Unesco, May 2023, Pessac (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence Artificielle et Sécurité Publique : Enjeux, Défis et Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Intelligence artificielle et institutions publiques : enjeux, controverses et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national universitaire Champollion, Oct 2023, Albi (81), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration de l'intelligence artificielle dans la stratégie organisationnelle de l'entreprise : questions et orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation numérique : un nouveau monde de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, West African chapter of the International Society for Knowledge Organization (ISKO), Apr 2023, Yaounde, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies des acteurs de radicalisation à l’ère d’internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la radicalisation en ligne : Focus sur le Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interfaith &amp; Peacebuilding Research and training Center, Mar 2023, Rabat (Maroc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation des technologies de sécurité au sein des organisations et sur la voie publique : répondre au succès des technologies de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoire(s) et sécurité(s) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche de l'Ecole des Officiers de la Gendarmerie Nationale (CREOGN); Université Gustave Eiffel, Apr 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commandement et management au sein de la gendarmerie : entre paradoxe et complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Une sécurité publique efficace et responsable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Officiers de la Gendarmerie Nationale, Oct 2023, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented security: An international comparative analysis of the use of body cameras by police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire(s) et Sécurité(s) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Serris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transformation: A literature review of the integration of artificial intelligence into the company's organisational strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop. An International and Interdisciplinary Perspective on Digital Transformation: The Case of Developing and Emerging Economies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1348,1675 +1417,1746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TikTok et la Génération Numérique : Comprendre et encadrer l'impact des algorithmes sur la cognition des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUE, 2025, 9786208826055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie de sécurité et interaction humaine en milieu hostile : quelle solution face au kidnapping contre rançon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emerit Publishing, 2020, 9782359400205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (22)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAN 2025 de football : quand l’image du sport influence le business et l’économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.5s6ea433h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegal stripped of title: Afcon ruling is lawful, but it puts Caf’s reputation at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.9vxptspgg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAN 2025 : comment la réalité vécue contredit la vérité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.a9quh4pam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’océan Indien, le numérique peut créer des opportunités… ou installer une nouvelle précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.ckpwrcgnx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le cas du Louvre questionne-t-il la sécurité des musées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.xp7te4mcr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension des réseaux sociaux au Gabon : pourquoi la mesure aggrave la crise au lieu de l'éteindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.3xapjatuw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maduro-Trump : la bataille pour imposer un récit légitime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.cxexkanth⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.9vxptspgg⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok et les jeunes : rentabilité et fabrique du mal-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mmprkehev⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.5s6ea433h⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents confient-ils désormais leurs secrets aux intelligences artificielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ujadufr9s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.a9quh4pam⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : le rôle clé des réseaux sociaux dans la chute du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.j9kxtktxp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.xp7te4mcr⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que révèle l’enquête sur le rôle des réseaux sociaux dans la crise de Madagascar 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p6gt46afs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.3xapjatuw⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : quand les coupures d’électricité déclenchent une crise sécuritaire amplifiée par les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dvnx7ys6v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : ce que le drame d'Ambohimalaza révèle sur la gestion de l’information publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.wj9w3akjc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news, mise en danger des jeunes : faut-il interdire TikTok ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok et la santé mentale des adolescents : les alertes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanzanie : la fermeture de l’espace numérique, élément clé de la répression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3fykwt59m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dirigeants devraient-ils penser comme des sportifs de haut niveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepfakes et élections en Afrique : la prochaine grande menace démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAJ.fryfnv7hp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social media: Disinformation expert offers 3 safety tips in a time of fake news and dodgy influencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04670049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attack in Annecy on 8 June 2023: Reflections on the technologies for security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Heart of Social Networks: Influence, Disinformation and Societal Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CCTV Paradox: High Hopes, Mixed Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberattaques et kidnapping des données : comment protéger les organisations des rançongiciels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...637 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3026,346 +3166,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des réseaux sociaux sur la santé mentale des adolescents Intervention médiatique – RTBF, La Première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA incontournable dans le monde des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’IA incontournable dans le monde des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’IA change la donne en matière de sécurité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de surveillance : comment dépasser les réticences psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension internationale du terrorisme face au covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3375,215 +3515,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment d'insécurité dans les transports en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déradicalisation, mythe ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03708618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrorisme, internet et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3593,290 +3733,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et travail décent dans l 'océan indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peak Business Partner. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok, cognition juvénile et société algorithmique : une analyse interdisciplinaire au service de la régulation et de la protection des mineurs – Rapport d’expertise scientifique et citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assemblée nationale, Commission d’enquête sur les effets psychologiques de TikTok sur les mineurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux et la stabilité démocratique à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peak - Business Partner. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Assemblée nationale, Commission d’enquête sur les effets psychologiques de TikTok sur les mineurs. 2025</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation en France : Synthèse analytique de la commission d'enquête du sénat du 07 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Présidence de la région île de France. 2020, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3886,105 +4026,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts politiques et sécurité des opérations : Anticipation, protection et continuité d'activité. Le cas de la crise à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sécurité internationale des organisations, Paris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4052,51 +4192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C715248C"/>
+    <w:nsid w:val="DFD9382C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4283,51 +4423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lollia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lollia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cxexkanth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.9vxptspgg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.5s6ea433h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.a9quh4pam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xp7te4mcr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.3xapjatuw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.fryfnv7hp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j9kxtktxp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6gt46afs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mmprkehev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ujadufr9s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dvnx7ys6v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.wj9w3akjc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3fykwt59m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lollia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lollia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.5s6ea433h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.9vxptspgg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.a9quh4pam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.ckpwrcgnx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xp7te4mcr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.3xapjatuw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cxexkanth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mmprkehev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ujadufr9s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j9kxtktxp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6gt46afs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dvnx7ys6v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.wj9w3akjc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3fykwt59m" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.fryfnv7hp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>