--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -634,165 +634,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la rumeur à la crise : Comment la mésinformation fragilise le développement durable à Madagascar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Management et d’Innovation Technologique ( EMIT) - Université de Fianarantsoa; HEI (Haute École Informatique)- Antanarivo; Peak Business Partner, Sep 2025, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur le leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème rencontre des dirigeants (2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063046v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05588335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle et la justice sociale : opportunité ou illusion pour le monde du journalisme ? Une analyse info-communicationnelle</w:t>
               </w:r>
@@ -841,441 +841,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intégration de l'intelligence artificielle dans la stratégie organisationnelle de l'entreprise : questions et orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation numérique : un nouveau monde de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, West African chapter of the International Society for Knowledge Organization (ISKO), Apr 2023, Yaounde, Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies des acteurs de radicalisation à l’ère d’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la radicalisation en ligne : Focus sur le Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interfaith &amp; Peacebuilding Research and training Center, Mar 2023, Rabat (Maroc), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sécurité, intelligence artificielle et confiance : impacts et solutions pour une meilleure implémentation au sein des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle et équité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COMTECDEV - Chaire Unesco, May 2023, Pessac (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle et Sécurité Publique : Enjeux, Défis et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Intelligence artificielle et institutions publiques : enjeux, controverses et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national universitaire Champollion, Oct 2023, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'intégration de l'intelligence artificielle dans la stratégie organisationnelle de l'entreprise : questions et orientations</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commandement et management au sein de la gendarmerie : entre paradoxe et complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation numérique : un nouveau monde de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, West African chapter of the International Society for Knowledge Organization (ISKO), Apr 2023, Yaounde, Cameroun</w:t>
+              <w:t xml:space="preserve">Colloque. Une sécurité publique efficace et responsable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Officiers de la Gendarmerie Nationale, Oct 2023, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation des technologies de sécurité au sein des organisations et sur la voie publique : répondre au succès des technologies de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoire(s) et sécurité(s) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche de l'Ecole des Officiers de la Gendarmerie Nationale (CREOGN); Université Gustave Eiffel, Apr 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075266v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04252554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented security: An international comparative analysis of the use of body cameras by police</w:t>
               </w:r>
@@ -1581,1526 +1581,1526 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maduro-Trump : la bataille pour imposer un récit légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.cxexkanth⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senegal stripped of title: Afcon ruling is lawful, but it puts Caf’s reputation at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.9vxptspgg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CAN 2025 de football : quand l’image du sport influence le business et l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAJ.5s6ea433h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Senegal stripped of title: Afcon ruling is lawful, but it puts Caf’s reputation at risk</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAN 2025 : comment la réalité vécue contredit la vérité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.9vxptspgg⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.a9quh4pam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CAN 2025 : comment la réalité vécue contredit la vérité juridique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’océan Indien, le numérique peut créer des opportunités… ou installer une nouvelle précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.a9quh4pam⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.ckpwrcgnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans l’océan Indien, le numérique peut créer des opportunités… ou installer une nouvelle précarité</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le cas du Louvre questionne-t-il la sécurité des musées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.ckpwrcgnx⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.xp7te4mcr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En quoi le cas du Louvre questionne-t-il la sécurité des musées ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension des réseaux sociaux au Gabon : pourquoi la mesure aggrave la crise au lieu de l'éteindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.xp7te4mcr⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.3xapjatuw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.3xapjatuw⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepfakes et élections en Afrique : la prochaine grande menace démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.fryfnv7hp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.cxexkanth⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok et les jeunes : rentabilité et fabrique du mal-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mmprkehev⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">TikTok et les jeunes : rentabilité et fabrique du mal-être</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents confient-ils désormais leurs secrets aux intelligences artificielles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.mmprkehev⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ujadufr9s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les adolescents confient-ils désormais leurs secrets aux intelligences artificielles ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : le rôle clé des réseaux sociaux dans la chute du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.ujadufr9s⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.j9kxtktxp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Madagascar : le rôle clé des réseaux sociaux dans la chute du pouvoir</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que révèle l’enquête sur le rôle des réseaux sociaux dans la crise de Madagascar 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.j9kxtktxp⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p6gt46afs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que révèle l’enquête sur le rôle des réseaux sociaux dans la crise de Madagascar 2025</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : quand les coupures d’électricité déclenchent une crise sécuritaire amplifiée par les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.p6gt46afs⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.dvnx7ys6v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Madagascar : quand les coupures d’électricité déclenchent une crise sécuritaire amplifiée par les réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madagascar : ce que le drame d'Ambohimalaza révèle sur la gestion de l’information publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.dvnx7ys6v⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAJ.wj9w3akjc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Madagascar : ce que le drame d'Ambohimalaza révèle sur la gestion de l’information publique</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news, mise en danger des jeunes : faut-il interdire TikTok ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TikTok et la santé mentale des adolescents : les alertes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanzanie : la fermeture de l’espace numérique, élément clé de la répression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAJ.wj9w3akjc⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3fykwt59m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fake news, mise en danger des jeunes : faut-il interdire TikTok ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dirigeants devraient-ils penser comme des sportifs de haut niveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social media: Disinformation expert offers 3 safety tips in a time of fake news and dodgy influencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04670049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CCTV Paradox: High Hopes, Mixed Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attack in Annecy on 8 June 2023: Reflections on the technologies for security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Heart of Social Networks: Influence, Disinformation and Societal Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134028v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04153016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberattaques et kidnapping des données : comment protéger les organisations des rançongiciels ?</w:t>
               </w:r>
@@ -3803,164 +3803,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux et la stabilité démocratique à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peak - Business Partner. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TikTok, cognition juvénile et société algorithmique : une analyse interdisciplinaire au service de la régulation et de la protection des mineurs – Rapport d’expertise scientifique et citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Bouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assemblée nationale, Commission d’enquête sur les effets psychologiques de TikTok sur les mineurs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072153v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05368213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicalisation en France : Synthèse analytique de la commission d'enquête du sénat du 07 juillet 2020</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFD9382C"/>
+    <w:nsid w:val="2C7BE7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4423,51 +4423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lollia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lollia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.5s6ea433h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.9vxptspgg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.a9quh4pam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.ckpwrcgnx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xp7te4mcr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.3xapjatuw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cxexkanth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mmprkehev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ujadufr9s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j9kxtktxp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6gt46afs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dvnx7ys6v" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.wj9w3akjc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3fykwt59m" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.fryfnv7hp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-lollia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lollia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976041v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csj.060.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cxexkanth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.9vxptspgg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.5s6ea433h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.a9quh4pam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.ckpwrcgnx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.xp7te4mcr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.3xapjatuw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.fryfnv7hp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mmprkehev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ujadufr9s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j9kxtktxp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6gt46afs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dvnx7ys6v" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAJ.wj9w3akjc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3fykwt59m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368213v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>