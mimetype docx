--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -589,334 +589,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMFGEN grids of atmosphere models for massive stars: OB-type stars at the Magellanic Clouds</w:t>
+                <w:t xml:space="preserve">X-Shooting ULLYSES: Massive stars at low metallicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Marcolino</w:t>
+                <w:t xml:space="preserve">A.A.C Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martins</w:t>
+                <w:t xml:space="preserve">M. Bernini-Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Hillier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Puls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Backs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451540⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759269v1</w:t>
+                <w:t xml:space="preserve">hal-04702268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Shooting ULLYSES: Massive stars at low metallicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A.C Sander</w:t>
+                <w:t xml:space="preserve">CMFGEN grids of atmosphere models for massive stars: OB-type stars at the Magellanic Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Puls</w:t>
+                <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Backs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. J. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A30. </w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702268v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Shooting ULLYSES: Massive stars at low metallicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Brands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vanzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Upadhyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marques-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the presence of very massive stars in local star-forming regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic evolution of very massive stars at Z = 1/2.5 Z⊙</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2257,51 +2257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral properties and detectability of supermassive stars in protoglobular clusters at high redshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive stars in the young cluster VVV CL074</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-N. Chené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,183 +2636,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative spectral classification of Galactic O stars</w:t>
+                <w:t xml:space="preserve">Synthetic photometry of globular clusters: Uncertainties on synthetic colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A135. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866185v1</w:t>
+                <w:t xml:space="preserve">hal-01872620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic photometry of globular clusters: Uncertainties on synthetic colors</w:t>
+                <w:t xml:space="preserve">Quantitative spectral classification of Galactic O stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A164. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872620v1</w:t>
+                <w:t xml:space="preserve">hal-01866185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arches cluster revisited</w:t>
               </w:r>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Najarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 617, pp.A65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3655,51 +3655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface abundances of OC supergiants (Research Note)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Foschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3798,51 +3798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of massive stars in four clusters of the VVV survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. -N. Chené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,559 +3909,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No breakdown of the radiatively-driven wind theory in low-metallicity environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: CNO surface abundances of Galactic O stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martins</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 449 (2), pp.1545-1569. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 575, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118808v1</w:t>
+                <w:t xml:space="preserve">hal-01439995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: CNO surface abundances of Galactic O stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martins</w:t>
+                <w:t xml:space="preserve">No breakdown of the radiatively-driven wind theory in low-metallicity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Herve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Marcolino</w:t>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Wade</w:t>
+                <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 575, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 449 (2), pp.1545-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439995v1</w:t>
+                <w:t xml:space="preserve">hal-01118808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: introduction and overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial dependence of line profile variability in seven O9--B0.5 stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marcolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wade</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2568⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02029526v1</w:t>
+                <w:t xml:space="preserve">hal-01073120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial dependence of line profile variability in seven O9--B0.5 stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. J. Hillier</w:t>
+                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: introduction and overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Donati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 574, pp.A142. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456 (1), pp.2-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073120v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02029526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation, spectral variability, magnetic geometry and magnetosphere of the Of?p star CPD −28° 2561★</w:t>
               </w:r>
@@ -4473,77 +4473,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. H Barbá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 447 (3), pp.2551-2567. </w:t>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borissova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O’leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 584, pp.A31. </w:t>
@@ -4715,51 +4715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface abundances of ON stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Simon-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5111,252 +5111,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of evolutionary tracks for single Galactic massive stars</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of a magnetic field in the rapidly rotating O-type secondary of the colliding-wind binary HD 47129 (Plaskett's star)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322480⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (2), pp.1686-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073114v1</w:t>
+                <w:t xml:space="preserve">hal-02533376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a magnetic field in the rapidly rotating O-type secondary of the colliding-wind binary HD 47129 (Plaskett's star)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of evolutionary tracks for single Galactic massive stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 428 (2), pp.1686-1695. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.A16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533376v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive stars at low metallicity: Evolution and surface abundances of O dwarfs in the SMC</w:t>
               </w:r>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of quasi-chemically homogeneous evolution of massive stars up to solar metallicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Depagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,103 +5727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGC 1624-2: a slowly rotating, X-ray luminous Of?cp star with an extraordinarily strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maíz Apellániz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 425 (2), pp.1278-1293. </w:t>
@@ -5861,77 +5861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational effects of magnetism in O stars: surface nitrogen abundances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of the magnetic oblique rotator model for the Of?p star HD 191612</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. D. Howarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,77 +6267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two components of the evolved massive binary LZ Cephei Testing the effects of binarity on stellar evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6378,377 +6378,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-IRS13E---A Puzzling Association of Three Early-type Stars</w:t>
+                <w:t xml:space="preserve">An Extremely Top-Heavy Initial Mass Function in the Galactic Center Stellar Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Bartko</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 721, pp.395-411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/1/395⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 708, pp.834-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785714v1</w:t>
+                <w:t xml:space="preserve">hal-03730858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extremely Top-Heavy Initial Mass Function in the Galactic Center Stellar Disks</w:t>
+                <w:t xml:space="preserve">GC-IRS13E---A Puzzling Association of Three Early-type Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. K. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Dodds-Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Bartko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 708, pp.834-840. </w:t>
+              <w:t xml:space="preserve">, 2010, 721, pp.395-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/1/395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730858v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a magnetic field on HD 108: clues to extreme magnetic braking and the Of?p phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 407 (3), pp.1423--1432. </w:t>
@@ -6786,51 +6786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-IR integral field spectroscopy of ionizing stars and young stellar objects on the borders of H II regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,90 +7050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Warped Disks of Young Stars in the Galactic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bartko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7184,64 +7184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of WNh stars in the Small Magellanic Cloud: evidence for homogeneous evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,77 +7344,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 389, pp.75-85. </w:t>
@@ -7599,51 +7599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The most massive stars in the Arches cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,103 +7720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of the old stellar population at the Galactic centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. E. Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 492, pp.419-439. </w:t>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,51 +8027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foellmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. F. J. Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8135,64 +8135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar and wind properties of massive stars in the central parsec of the Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8256,51 +8256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UBVJHK synthetic photometry of Galactic O stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Plez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8386,51 +8386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,51 +8632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Heydari-Malayeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9397,51 +9397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charmandaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9577,51 +9577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRECURSORS OF CORE-COLLAPSE SUPERNOVAE AND LONG-SOFT GAMMA-RAY BURSTS: PREDICTIONS OF STELLAR EVOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2018 de la Société Française d’Astronomie &amp; d’Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9640,277 +9640,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPERTIES OF SIX MASSIVE BINARIES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Early-type massive stars in Carina Nebula within the Gaia-ESO Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. R Berlanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simón-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.35 - 38</w:t>
+              <w:t xml:space="preserve">Highlights on Spanish Astrophysics IX, XII Scientific Meeting of the Spanish Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.453 - 456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993782v1</w:t>
+                <w:t xml:space="preserve">hal-01993802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-type massive stars in Carina Nebula within the Gaia-ESO Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">PROPERTIES OF SIX MASSIVE BINARIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highlights on Spanish Astrophysics IX, XII Scientific Meeting of the Spanish Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.453 - 456</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.35 - 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993802v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic photometry of globular clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10259,51 +10259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregg Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10358,51 +10358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Massive Stars in VVV Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,281 +10481,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star formation and the ages of stars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fundamental properties of single O stars in the MiMeS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marcolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G A Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Evry Schatzman School on Stellar Astrophysics (EES 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1465010⟩</w:t>
+              <w:t xml:space="preserve">New windows on massive stars: asteroseismology, interferometry, and spectropolarimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Genève, Switzerland. pp.385-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1743921314007194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993039v1</w:t>
+                <w:t xml:space="preserve">hal-01993085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental properties of single O stars in the MiMeS survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Star formation and the ages of stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New windows on massive stars: asteroseismology, interferometry, and spectropolarimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Evry Schatzman School on Stellar Astrophysics (EES 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Roscoff, France. pp.337-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1465010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1743921314007194⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993085v1</w:t>
+                <w:t xml:space="preserve">hal-01993039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere models and the determination of stellar parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Evry Schatzman School on Stellar Astrophysics (EES 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Roscoff, France. pp.75-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10795,277 +10795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Super Stellar Cluster in extreme stellar formation: which programme for the E-ELT ?</w:t>
+                <w:t xml:space="preserve">Saturn's stratospheric temperature and composition from Cassini/CIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rouan</w:t>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gratadour</w:t>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martins</w:t>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nuss</w:t>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2011: Annual meeting of the French Society of Astronomy and Astrophysics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France, France. pp.297-300</w:t>
+              <w:t xml:space="preserve">Semaine de la Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803063v1</w:t>
+                <w:t xml:space="preserve">hal-03804365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturn's stratospheric temperature and composition from Cassini/CIRS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of Super Stellar Cluster in extreme stellar formation: which programme for the E-ELT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+                <w:t xml:space="preserve">Daniel Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bézard</w:t>
+                <w:t xml:space="preserve">Damien Gratadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Clément Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Sylvestre</w:t>
+                <w:t xml:space="preserve">E. Nuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">SF2A-2011: Annual meeting of the French Society of Astronomy and Astrophysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804365v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpS5 - I. Obscured and distant clusters</w:t>
               </w:r>
@@ -11077,51 +11077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Froebrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-N. Chené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11185,103 +11185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Young Stars in the Galactic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bartko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shanghai, China, China. pp.100</w:t>
@@ -11438,454 +11438,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectra of massive stars with Gaia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frémat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martins</w:t>
+                <w:t xml:space="preserve">S. Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lefever</w:t>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Massive Stars: Fundamental Parameters and Circumstellar Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Carilo, Buenos Aires, Argentina, Argentina. pp.50-50</w:t>
+              <w:t xml:space="preserve">11th International Conference on Non-contact Atomic Force Microscopy: NCAFM-2008, Madrid, September 16-19, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802391v1</w:t>
+                <w:t xml:space="preserve">hal-00392555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">Young stars in the galactic center: one or two disks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hackens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Sellier</w:t>
+                <w:t xml:space="preserve">Tobias Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Genzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Non-contact Atomic Force Microscopy: NCAFM-2008, Madrid, September 16-19, 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Universe Under The Microscope - Astrophysics At High Angular Resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bad Honnef, Germany, Germany. pp.2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/131/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392555v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young stars in the galactic center: one or two disks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
+                <w:t xml:space="preserve">The spectra of massive stars with Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Fritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gillessen</w:t>
+                <w:t xml:space="preserve">Yves Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lefever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Universe Under The Microscope - Astrophysics At High Angular Resolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Massive Stars: Fundamental Parameters and Circumstellar Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Carilo, Buenos Aires, Argentina, Argentina. pp.50-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809216v1</w:t>
+                <w:t xml:space="preserve">hal-03802391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GAIA satellite: a tool for emission line stars and hot stars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,51 +11979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,51 +12117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12610,103 +12610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extremely Top-Heavy IMF in the Galactic Center Stellar Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bartko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp. 2177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12728,51 +12728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggered star formation on the borders of H II regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Zavagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,51 +13035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF6AE460"/>
+    <w:nsid w:val="3CDB920E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13266,51 +13266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-4567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08409141X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Marques-Chaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451454" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Upadhyaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marques-Chaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schaerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P&#233;rez-Fournon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marcolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C Sander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernini-Peron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Brands" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Crowther" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Me&#353;tric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanzella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Upadhyaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marques-Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaerer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daflon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Keszthelyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meynet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Koter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David-Uraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Evans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M Bestenlehner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09785-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Hillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L F Marcolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Rocha-Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936963" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David-Uraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Fullerton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3227" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Chen&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borissova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Clark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Lohr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najarro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832826" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Plewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa876f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herv&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sim&#243;n-D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ekstroem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lobel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Baade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mehner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivinius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526578" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foschino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chen&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2015.10.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. F. Marcolino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv379" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425173" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2568" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423882" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Wade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H Barb&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#8217;leary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525958" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon-Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfuhl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alexander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/782/2/101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423991" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322480" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leutenegger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L. F. Marcolino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Hillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220798" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonatto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Majaess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma&#237;z Apell&#225;niz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21523.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escolano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Townsend" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Grunhut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shultz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19265.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/1/395" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/834" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17005.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1741" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384700v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foellmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13575.X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353572v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Naz&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan R. Walborn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Rauw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. T. Pollock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/135/5/1946" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Becker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Marchenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. J. Moffat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512725" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066688" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065753" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meynadier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick S Vink" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crowther" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fullerton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fremat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jonckheere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Rosa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Bouret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. R Berlanas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Herrero" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Nicolas Chen&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanka Borissova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herv&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016897v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergemann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bestenlehner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Crowther" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hamann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011788" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Wade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993052v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrissova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1571079" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EF9942772CB8CB864DD56013E368CBA4907D6FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993039v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465010" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D0E5A3B37477F816986FEF326651271CF543076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Wade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314007194" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993033v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F89ADFBAE4A56B83B3C6AE4DDB5E1DD5D1EF45F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nuss" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Sylvestre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Hanson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Froebrich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosslowe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314011776" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vallenari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tantalo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/328/1/012006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802391v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;mat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefever" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809216v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fritz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/131/1/012010" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonckheere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borges" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809329v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rabien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734876v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/065" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03007153v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozoya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#237;riz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38670-1_105" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Rosa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Charmandaris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deharveng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3400-7_6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073115v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03827304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562118v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. / Deharveng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Bouret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-4567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08409141X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Marques-Chaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451454" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Upadhyaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marques-Chaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schaerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P&#233;rez-Fournon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C Sander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernini-Peron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puls" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449829" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marcolino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Brands" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Crowther" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Me&#353;tric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanzella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Upadhyaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marques-Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaerer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daflon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Keszthelyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meynet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Koter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David-Uraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Evans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M Bestenlehner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09785-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Hillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L F Marcolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Rocha-Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936963" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David-Uraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Fullerton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3227" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Chen&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borissova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833083" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Clark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Lohr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najarro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832826" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Plewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa876f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herv&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sim&#243;n-D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ekstroem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lobel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Baade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mehner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivinius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526578" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foschino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chen&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2015.10.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425173" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. F. Marcolino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv379" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423882" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2568" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Wade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H Barb&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#8217;leary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525958" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon-Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfuhl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alexander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/782/2/101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423991" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533376v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leutenegger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts153" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322480" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L. F. Marcolino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Hillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220798" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonatto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Majaess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma&#237;z Apell&#225;niz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21523.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escolano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Townsend" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Grunhut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shultz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19265.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/834" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/1/395" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17005.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1741" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384700v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foellmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13575.X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353572v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Naz&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan R. Walborn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Rauw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. T. Pollock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/135/5/1946" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Becker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Marchenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. J. Moffat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512725" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066688" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065753" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meynadier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick S Vink" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crowther" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fullerton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fremat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jonckheere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Rosa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Bouret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993802v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. R Berlanas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Herrero" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Nicolas Chen&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanka Borissova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herv&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016897v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergemann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bestenlehner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Crowther" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hamann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011788" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Wade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993052v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrissova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1571079" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EF9942772CB8CB864DD56013E368CBA4907D6FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Wade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314007194" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993039v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D0E5A3B37477F816986FEF326651271CF543076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993033v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F89ADFBAE4A56B83B3C6AE4DDB5E1DD5D1EF45F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Sylvestre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nuss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Hanson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Froebrich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosslowe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314011776" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vallenari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tantalo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/328/1/012006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fritz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/131/1/012010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;mat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefever" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonckheere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borges" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809329v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rabien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734876v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/065" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03007153v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozoya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#237;riz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38670-1_105" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Rosa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Charmandaris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deharveng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3400-7_6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073115v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03827304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562118v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. / Deharveng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Bouret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>