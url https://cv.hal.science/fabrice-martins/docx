--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2636,183 +2636,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02201256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic photometry of globular clusters: Uncertainties on synthetic colors</w:t>
+                <w:t xml:space="preserve">Quantitative spectral classification of Galactic O stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A164. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872620v1</w:t>
+                <w:t xml:space="preserve">hal-01866185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative spectral classification of Galactic O stars</w:t>
+                <w:t xml:space="preserve">Synthetic photometry of globular clusters: Uncertainties on synthetic colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 616, pp.A135. </w:t>
+              <w:t xml:space="preserve">, 2018, 616, pp.A164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866185v1</w:t>
+                <w:t xml:space="preserve">hal-01872620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arches cluster revisited</w:t>
               </w:r>
@@ -3909,559 +3909,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: CNO surface abundances of Galactic O stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martins</w:t>
+                <w:t xml:space="preserve">No breakdown of the radiatively-driven wind theory in low-metallicity environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Herve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Marcolino</w:t>
+                <w:t xml:space="preserve">T. Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Wade</w:t>
+                <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 575, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 449 (2), pp.1545-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439995v1</w:t>
+                <w:t xml:space="preserve">hal-01118808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No breakdown of the radiatively-driven wind theory in low-metallicity environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: CNO surface abundances of Galactic O stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martins</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 449 (2), pp.1545-1569. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 575, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118808v1</w:t>
+                <w:t xml:space="preserve">hal-01439995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial dependence of line profile variability in seven O9--B0.5 stars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: introduction and overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Donati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423882⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456 (1), pp.2-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073120v1</w:t>
+                <w:t xml:space="preserve">hal-02029526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MiMeS survey of magnetism in massive stars: introduction and overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Grunhut</w:t>
+                <w:t xml:space="preserve">Radial dependence of line profile variability in seven O9--B0.5 stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marcolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Petit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 456 (1), pp.2-22. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02029526v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation, spectral variability, magnetic geometry and magnetosphere of the Of?p star CPD −28° 2561★</w:t>
               </w:r>
@@ -4473,77 +4473,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. H Barbá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 447 (3), pp.2551-2567. </w:t>
@@ -5111,252 +5111,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a magnetic field in the rapidly rotating O-type secondary of the colliding-wind binary HD 47129 (Plaskett's star)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of evolutionary tracks for single Galactic massive stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts153⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.A16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533376v1</w:t>
+                <w:t xml:space="preserve">hal-01073114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of evolutionary tracks for single Galactic massive stars</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of a magnetic field in the rapidly rotating O-type secondary of the colliding-wind binary HD 47129 (Plaskett's star)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leutenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 560, pp.A16. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (2), pp.1686-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073114v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive stars at low metallicity: Evolution and surface abundances of O dwarfs in the SMC</w:t>
               </w:r>
@@ -5727,103 +5727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGC 1624-2: a slowly rotating, X-ray luminous Of?cp star with an extraordinarily strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maíz Apellániz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grunhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 425 (2), pp.1278-1293. </w:t>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of the magnetic oblique rotator model for the Of?p star HD 191612</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. D. Howarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6378,377 +6378,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extremely Top-Heavy Initial Mass Function in the Galactic Center Stellar Disks</w:t>
+                <w:t xml:space="preserve">GC-IRS13E---A Puzzling Association of Three Early-type Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. K. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Dodds-Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Bartko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 708, pp.834-840. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/834⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 721, pp.395-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/1/395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730858v1</w:t>
+                <w:t xml:space="preserve">hal-03785714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-IRS13E---A Puzzling Association of Three Early-type Stars</w:t>
+                <w:t xml:space="preserve">An Extremely Top-Heavy Initial Mass Function in the Galactic Center Stellar Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Dodds-Eden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Bartko</w:t>
+                <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 721, pp.395-411. </w:t>
+              <w:t xml:space="preserve">, 2010, 708, pp.834-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/1/395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/1/834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785714v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a magnetic field on HD 108: clues to extreme magnetic braking and the Of?p phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 407 (3), pp.1423--1432. </w:t>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,90 +7050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Warped Disks of Young Stars in the Galactic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bartko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7720,103 +7720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of the old stellar population at the Galactic centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. E. Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 492, pp.419-439. </w:t>
@@ -8135,51 +8135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar and wind properties of massive stars in the central parsec of the Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9640,247 +9640,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-type massive stars in Carina Nebula within the Gaia-ESO Survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROPERTIES OF SIX MASSIVE BINARIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highlights on Spanish Astrophysics IX, XII Scientific Meeting of the Spanish Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.453 - 456</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.35 - 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993802v1</w:t>
+                <w:t xml:space="preserve">hal-01993782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPERTIES OF SIX MASSIVE BINARIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-type massive stars in Carina Nebula within the Gaia-ESO Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. R Berlanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simón-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.35 - 38</w:t>
+              <w:t xml:space="preserve">Highlights on Spanish Astrophysics IX, XII Scientific Meeting of the Spanish Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.453 - 456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993782v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic photometry of globular clusters</w:t>
               </w:r>
@@ -10259,51 +10259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. F. Marcolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregg Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11185,103 +11185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Young Stars in the Galactic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bartko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Galactic Center: a Window to the Nuclear Environment of Disk Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shanghai, China, China. pp.100</w:t>
@@ -11438,454 +11438,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spectra of massive stars with Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Huant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Martins</w:t>
+                <w:t xml:space="preserve">Yves Frémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Pala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Sellier</w:t>
+                <w:t xml:space="preserve">K. Lefever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Non-contact Atomic Force Microscopy: NCAFM-2008, Madrid, September 16-19, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Massive Stars: Fundamental Parameters and Circumstellar Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Carilo, Buenos Aires, Argentina, Argentina. pp.50-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392555v1</w:t>
+                <w:t xml:space="preserve">hal-03802391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young stars in the galactic center: one or two disks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
+                <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Fritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gillessen</w:t>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Universe Under The Microscope - Astrophysics At High Angular Resolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Non-contact Atomic Force Microscopy: NCAFM-2008, Madrid, September 16-19, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809216v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectra of massive stars with Gaia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lanz</w:t>
+                <w:t xml:space="preserve">Young stars in the galactic center: one or two disks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frémat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Lefever</w:t>
+                <w:t xml:space="preserve">Tobias Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Genzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gillessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Massive Stars: Fundamental Parameters and Circumstellar Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Universe Under The Microscope - Astrophysics At High Angular Resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bad Honnef, Germany, Germany. pp.2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/131/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802391v1</w:t>
+                <w:t xml:space="preserve">hal-03809216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GAIA satellite: a tool for emission line stars and hot stars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,51 +11979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,51 +12117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12610,103 +12610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extremely Top-Heavy IMF in the Galactic Center Stellar Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bartko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bartko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. K. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Genzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp. 2177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13035,51 +13035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CDB920E"/>
+    <w:nsid w:val="95FB1464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13266,51 +13266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-4567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08409141X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Marques-Chaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451454" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Upadhyaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marques-Chaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schaerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P&#233;rez-Fournon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C Sander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernini-Peron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puls" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449829" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marcolino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Brands" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Crowther" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Me&#353;tric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanzella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Upadhyaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marques-Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaerer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daflon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Keszthelyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meynet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Koter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David-Uraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Evans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M Bestenlehner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09785-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Hillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L F Marcolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Rocha-Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936963" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David-Uraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Fullerton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3227" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Chen&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borissova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833083" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Clark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Lohr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najarro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832826" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Plewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa876f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herv&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sim&#243;n-D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ekstroem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lobel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Baade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mehner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivinius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526578" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foschino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chen&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2015.10.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425173" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. F. Marcolino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv379" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423882" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2568" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Wade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H Barb&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#8217;leary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525958" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon-Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfuhl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alexander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/782/2/101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423991" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533376v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leutenegger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts153" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322480" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L. F. Marcolino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Hillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220798" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonatto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Majaess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma&#237;z Apell&#225;niz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21523.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escolano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Townsend" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Grunhut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shultz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19265.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/834" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785714v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/1/395" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17005.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1741" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384700v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foellmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13575.X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353572v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Naz&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan R. Walborn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Rauw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. T. Pollock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/135/5/1946" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Becker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Marchenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. J. Moffat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512725" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066688" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065753" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meynadier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick S Vink" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crowther" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fullerton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fremat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jonckheere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Rosa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Bouret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993802v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. R Berlanas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Herrero" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Nicolas Chen&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanka Borissova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herv&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016897v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergemann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bestenlehner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Crowther" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hamann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011788" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Wade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993052v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrissova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1571079" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EF9942772CB8CB864DD56013E368CBA4907D6FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Wade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314007194" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993039v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D0E5A3B37477F816986FEF326651271CF543076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993033v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F89ADFBAE4A56B83B3C6AE4DDB5E1DD5D1EF45F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Sylvestre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nuss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Hanson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Froebrich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosslowe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314011776" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vallenari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tantalo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/328/1/012006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fritz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/131/1/012010" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;mat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefever" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonckheere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borges" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809329v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rabien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734876v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/065" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03007153v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozoya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#237;riz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38670-1_105" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Rosa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Charmandaris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deharveng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3400-7_6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073115v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03827304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562118v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. / Deharveng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Bouret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-4567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08409141X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Marques-Chaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451454" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palacios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554421" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Upadhyaya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marques-Chaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schaerer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I P&#233;rez-Fournon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.C Sander" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernini-Peron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puls" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Backs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449829" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marcolino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Hillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Brands" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Crowther" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Me&#353;tric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanzella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Upadhyaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marques-Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202345895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaerer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daflon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lobel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Keszthelyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meynet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Koter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David-Uraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371302v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Evans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M Bestenlehner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09785-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chantereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03371514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J Hillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L F Marcolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J Rocha-Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039890" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936963" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David-Uraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Erba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Fullerton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3227" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N. Chen&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borissova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Clark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Lohr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najarro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832826" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habibi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillessen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eisenhauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Plewa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa876f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herv&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731593" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sim&#243;n-D&#237;az" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gamen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ekstroem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lobel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Baade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mehner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rivinius" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526578" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raucq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rauw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gosset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foschino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Bouret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783648v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chen&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2015.10.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lanz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. F. Marcolino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv379" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425173" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2568" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423882" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Wade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H Barb&#225;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#8217;leary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525958" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon-Diaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pfuhl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alexander" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/782/2/101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kervella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ott" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423991" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322480" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leutenegger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts153" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L. F. Marcolino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Hillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220798" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -N. Chene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonatto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Majaess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baume" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ma&#237;z Apell&#225;niz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21523.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escolano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Blomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. D. Townsend" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Grunhut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shultz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19265.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116993" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Fritz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Dodds-Eden" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bartko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/1/395" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trippe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/1/834" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17005.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/692/2/1075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785269v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1741" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384700v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foellmi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200811014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13575.X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353572v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Naz&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan R. Walborn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Rauw" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. T. Pollock" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/135/5/1946" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078469" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810191" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linder" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Becker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Marchenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. J. Moffat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512725" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066688" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065753" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quataert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meynadier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034509" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick S Vink" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crowther" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fullerton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fremat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jonckheere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Borges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370461v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heydari-Malayeri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Rosa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Bouret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. R Berlanas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Herrero" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Nicolas Chen&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ram&#237;rez Alegr&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanka Borissova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herv&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016897v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergemann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bestenlehner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Crowther" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Hamann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011788" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg Wade" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993052v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrissova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1571079" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EF9942772CB8CB864DD56013E368CBA4907D6FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993085v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Wade" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314007194" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993039v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D0E5A3B37477F816986FEF326651271CF543076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993033v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1465003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F89ADFBAE4A56B83B3C6AE4DDB5E1DD5D1EF45F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Sylvestre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nuss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993061v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M Hanson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Froebrich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosslowe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1743921314011776" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vallenari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tantalo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/328/1/012006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802391v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;mat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lefever" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809216v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fritz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/131/1/012010" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonckheere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borges" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809329v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rabien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734876v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/065" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03007153v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozoya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmus" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#237;riz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38670-1_105" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Rosa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Charmandaris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deharveng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3400-7_6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073115v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03827304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562118v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. / Deharveng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Bouret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009840v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>