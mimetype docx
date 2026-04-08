--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1722,567 +1722,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of tensile and compressive behavior of microscale sheet metals using a transparent microwedge device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Magargee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dureisseix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
+                <w:t xml:space="preserve">Rui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Mchugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MANUFACTURING SCIENCE AND ENGINEERING-TRANSACTIONS OF THE ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133, pp.064501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560437v1</w:t>
+                <w:t xml:space="preserve">hal-00938634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tensile and compressive behavior of microscale sheet metals using a transparent microwedge device</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mchugh</w:t>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damon Brink</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MANUFACTURING SCIENCE AND ENGINEERING-TRANSACTIONS OF THE ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133, pp.064501. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4005401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938634v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses of 3d interlock composite preforming</w:t>
+                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Orliac</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Otin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0871-4⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938596v1</w:t>
+                <w:t xml:space="preserve">hal-00938535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analyses of 3d interlock composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 suppl.1, pp.719-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0871-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00938535v1</w:t>
+                <w:t xml:space="preserve">hal-00938596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic, hyperelastic, discrete and semi-discrete approaches for textile composite reinforcement forming</w:t>
               </w:r>
@@ -2396,248 +2396,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental techniques for dynamic crack localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maigre</w:t>
+                <w:t xml:space="preserve">Simulation of 3D interlock composite preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJCM.18.255-283⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (4), pp.615-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396569v1</w:t>
+                <w:t xml:space="preserve">hal-01657909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of 3D interlock composite preforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">New experimental techniques for dynamic crack localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 88 (4), pp.615-623. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (3-4), pp.255-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2008.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/EJCM.18.255-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657909v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Deployment of a Tape-Spring Hexapod: Experimental Numerical Investigation</w:t>
               </w:r>
@@ -4958,324 +4958,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413821v1</w:t>
+                <w:t xml:space="preserve">hal-00795990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Remond</w:t>
+                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795990v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,312 +5320,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+                <w:t xml:space="preserve">Numerical analyses of 3D Interlock Composite Preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique Européenne AMAC : Apport des techniques de mesure de champ et des méthodes d'identification en mécanique des matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, France</w:t>
+              <w:t xml:space="preserve">2e Séminaire Annuel Macodev 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506149v1</w:t>
+                <w:t xml:space="preserve">hal-00506187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of 3D Interlock Composite Preforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Image correlation applied to wood painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Séminaire Annuel Macodev 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506187v1</w:t>
+                <w:t xml:space="preserve">hal-00506176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image correlation applied to wood painting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maigre</w:t>
+                <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506176v1</w:t>
+                <w:t xml:space="preserve">hal-00484398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
               </w:r>
@@ -5654,116 +5654,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique Européenne AMAC : Apport des techniques de mesure de champ et des méthodes d'identification en mécanique des matériaux composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484398v1</w:t>
+                <w:t xml:space="preserve">hal-00506149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time correlation algorithm for digital high-speed camera images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,51 +6030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation précise des facteurs d'intensité des contraintes par corrélation d'images numériques pour la recherche de critères de rupture fragile en dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6728,122 +6728,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage identification for anisotropic sheet metal using a non local damage model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on non-linear kinematic hardening on spring-back analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, États-Unis</w:t>
+              <w:t xml:space="preserve">Numisheet2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507976v1</w:t>
+                <w:t xml:space="preserve">hal-00507978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unified failure prediction in anisotropic sheet-metals using damage theory</w:t>
               </w:r>
@@ -7013,122 +7013,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on non-linear kinematic hardening on spring-back analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Sabourin</w:t>
+                <w:t xml:space="preserve">Damage identification for anisotropic sheet metal using a non local damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Brunet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numisheet2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Corée du Sud</w:t>
+              <w:t xml:space="preserve">ASME International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507978v1</w:t>
+                <w:t xml:space="preserve">hal-00507976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a finite element model of the hauman facial bone structure</w:t>
               </w:r>
@@ -7419,312 +7419,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of non-linear kinematic hardening with bend/reverse bend experiments in anisotropic sheet-metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure 3D de champs de déplacements et de déformations par corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Godereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ESAFORM Conference on Material Forming</w:t>
+              <w:t xml:space="preserve">Photo Mécanique 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508071v1</w:t>
+                <w:t xml:space="preserve">hal-00508064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure 3D de champs de déplacements et de déformations par corrélation d'images numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Clerc</w:t>
+                <w:t xml:space="preserve">An unified failure approach for sheet-metals formability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Brunet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo Mécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, France</w:t>
+              <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508064v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified failure approach for sheet-metals formability analysis</w:t>
+                <w:t xml:space="preserve">Identification of non-linear kinematic hardening with bend/reverse bend experiments in anisotropic sheet-metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, États-Unis</w:t>
+              <w:t xml:space="preserve">4th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508072v1</w:t>
+                <w:t xml:space="preserve">hal-00508071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modelling in sheet-metals forming processes with experimental validations</w:t>
               </w:r>
@@ -7799,226 +7799,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual deformations induced by high temperature load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cavallo</w:t>
+                <w:t xml:space="preserve">Non-linear kinematic hardening identification for anisotropic sheet metals with bending-unbending tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jullien</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Advanced Optical Methods and Applications in Solid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME, Manufactoring Engineering Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713942v1</w:t>
+                <w:t xml:space="preserve">hal-00508150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear kinematic hardening identification for anisotropic sheet metals with bending-unbending tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Brunet</w:t>
+                <w:t xml:space="preserve">Measurement of residual deformations induced by high temperature load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Godereaux</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME, Manufactoring Engineering Division</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM Symposium on Advanced Optical Methods and Applications in Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Poitiers, France. pp.651-657, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-306-46948-0_67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508150v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of failure in sheet metal forming with experimental validation</w:t>
               </w:r>
@@ -8362,51 +8362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;oris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516663999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Vinh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Tae Hong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jo Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9560413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azehaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316643577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valverde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zain-Ul-Abdein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magargee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2011.00776.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7HSFXGX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Orliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Otin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Le-Bihan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Georgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXW1ZSMW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mchugh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Brink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0871-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28523C13BF5EB46A472314FC666D8921513F353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Aridon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akkerman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanclooster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0267-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padvoiskis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0240-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Vanclooster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Autuori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Verriest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.872812" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter-Leberre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.05.046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62MHTDVZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-004-8141-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJRBJQNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789504039259" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-7T295B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antuori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Veniest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godereaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00578-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9C53BKX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506176v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jullien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Phan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507978v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508071v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clerc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cavallo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46948-0_67" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508150v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;oris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516663999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Vinh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Tae Hong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jo Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9560413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azehaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316643577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valverde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zain-Ul-Abdein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magargee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2011.00776.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7HSFXGX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Orliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Otin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Le-Bihan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Georgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXW1ZSMW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mchugh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Brink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28523C13BF5EB46A472314FC666D8921513F353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0871-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Aridon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akkerman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanclooster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0267-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padvoiskis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0240-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Vanclooster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Autuori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Verriest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.872812" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter-Leberre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.05.046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62MHTDVZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-004-8141-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJRBJQNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789504039259" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-7T295B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antuori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Veniest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godereaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00578-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9C53BKX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413821v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jullien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Phan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clerc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508150v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cavallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46948-0_67" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>