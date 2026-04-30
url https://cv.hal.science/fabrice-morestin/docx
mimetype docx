--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1334,273 +1334,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation to analyse the shearing deformation in woven fabric</w:t>
+                <w:t xml:space="preserve">3d interlock composite preforming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Dridi</w:t>
+                <w:t xml:space="preserve">Jean-Guillaume Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1747-1567.2011.00776.x⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.261-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938571v1</w:t>
+                <w:t xml:space="preserve">hal-00938321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d interlock composite preforming simulation</w:t>
+                <w:t xml:space="preserve">Use of digital image correlation to analyse the shearing deformation in woven fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Orliac</w:t>
+                <w:t xml:space="preserve">Samia Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Charmetant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Otin</w:t>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1747-1567.2011.00776.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.261⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938321v1</w:t>
+                <w:t xml:space="preserve">hal-00938571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and modeling of cement base materials deformation at early age: the case of sulfo-aluminous cement</w:t>
               </w:r>
@@ -1722,291 +1722,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tensile and compressive behavior of microscale sheet metals using a transparent microwedge device</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Zhou</w:t>
+                <w:t xml:space="preserve">David Dureisseix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mchugh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MANUFACTURING SCIENCE AND ENGINEERING-TRANSACTIONS OF THE ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4005401⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938634v1</w:t>
+                <w:t xml:space="preserve">hal-00560437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of tensile and compressive behavior of microscale sheet metals using a transparent microwedge device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Magargee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dureisseix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
+                <w:t xml:space="preserve">Morgan Mchugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damon Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF MANUFACTURING SCIENCE AND ENGINEERING-TRANSACTIONS OF THE ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133, pp.064501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4005401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560437v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analyses of 3d interlock composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4958,324 +4958,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Remond</w:t>
+                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795990v1</w:t>
+                <w:t xml:space="preserve">hal-01413821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01413821v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,312 +5320,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of 3D Interlock Composite Preforming</w:t>
+                <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Séminaire Annuel Macodev 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506187v1</w:t>
+                <w:t xml:space="preserve">hal-00484398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image correlation applied to wood painting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maigre</w:t>
+                <w:t xml:space="preserve">Numerical analyses of 3D Interlock Composite Preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">2e Séminaire Annuel Macodev 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506176v1</w:t>
+                <w:t xml:space="preserve">hal-00506187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Image correlation applied to wood painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484398v1</w:t>
+                <w:t xml:space="preserve">hal-00506176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
               </w:r>
@@ -6728,312 +6728,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on non-linear kinematic hardening on spring-back analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Sabourin</w:t>
+                <w:t xml:space="preserve">An unified failure prediction in anisotropic sheet-metals using damage theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Brunet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numisheet2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Corée du Sud</w:t>
+              <w:t xml:space="preserve">Proceeding of the 6th Mechanics of Material Conference (EMMGC) EUROMECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507978v1</w:t>
+                <w:t xml:space="preserve">hal-00507995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified failure prediction in anisotropic sheet-metals using damage theory</w:t>
+                <w:t xml:space="preserve">Anisotropic ductile fracture in sheet-metal forming processes using damage theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 6th Mechanics of Material Conference (EMMGC) EUROMECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, France</w:t>
+              <w:t xml:space="preserve">Proceeding of the 5th Internationnal ESAFORM Conference in material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507995v1</w:t>
+                <w:t xml:space="preserve">hal-00507996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ductile fracture in sheet-metal forming processes using damage theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on non-linear kinematic hardening on spring-back analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 5th Internationnal ESAFORM Conference in material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Pologne</w:t>
+              <w:t xml:space="preserve">Numisheet2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507996v1</w:t>
+                <w:t xml:space="preserve">hal-00507978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage identification for anisotropic sheet metal using a non local damage model</w:t>
               </w:r>
@@ -7419,217 +7419,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure 3D de champs de déplacements et de déformations par corrélation d'images numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Clerc</w:t>
+                <w:t xml:space="preserve">An unified failure approach for sheet-metals formability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Brunet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo Mécanique 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, France</w:t>
+              <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508064v1</w:t>
+                <w:t xml:space="preserve">hal-00508072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified failure approach for sheet-metals formability analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure 3D de champs de déplacements et de déformations par corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walter-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, États-Unis</w:t>
+              <w:t xml:space="preserve">Photo Mécanique 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508072v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of non-linear kinematic hardening with bend/reverse bend experiments in anisotropic sheet-metals</w:t>
               </w:r>
@@ -8362,51 +8362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;oris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516663999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Vinh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Tae Hong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jo Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9560413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azehaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316643577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valverde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zain-Ul-Abdein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magargee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2011.00776.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7HSFXGX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Orliac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Otin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Le-Bihan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Georgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXW1ZSMW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mchugh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Brink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28523C13BF5EB46A472314FC666D8921513F353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0871-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Aridon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akkerman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanclooster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0267-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padvoiskis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0240-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Vanclooster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Autuori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Verriest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.872812" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter-Leberre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.05.046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62MHTDVZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-004-8141-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJRBJQNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789504039259" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-7T295B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antuori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Veniest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godereaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00578-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9C53BKX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413821v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jullien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Phan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508064v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clerc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508150v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cavallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46948-0_67" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Oussalah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03522-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Itskov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106547" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;oris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516663999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thien Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Vinh Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Tae Hong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Jo Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heung Nam Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9560413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azehaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316643577" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valverde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2014.01.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zain-Ul-Abdein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Magargee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024394" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Orliac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Otin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2011.00776.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7HSFXGX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Le-Bihan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Georgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ambroise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXW1ZSMW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mchugh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Brink" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28523C13BF5EB46A472314FC666D8921513F353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0871-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657909v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Aridon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanchard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akkerman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanclooster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0267-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padvoiskis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0240-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Vanclooster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Autuori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Verriest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.872812" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368447v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter-Leberre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.05.046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62MHTDVZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373821v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-004-8141-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJRBJQNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789504039259" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-7T295B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antuori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Veniest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455853v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godereaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00578-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9C53BKX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2014-20204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506176v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyheramendy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jullien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Phan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Verriest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507977v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clerc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508070v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508150v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cavallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46948-0_67" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>