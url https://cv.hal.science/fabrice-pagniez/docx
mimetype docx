--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -106,364 +106,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Zhong</w:t>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian O’beirne</w:t>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Redrado</w:t>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211856v1</w:t>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+                <w:t xml:space="preserve">Shuai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+                <w:t xml:space="preserve">Cillian O’beirne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Karcher</w:t>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+                <w:t xml:space="preserve">hal-05211856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1063,51 +1063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,563 +1312,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
+                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montoir</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gazzola</w:t>
+                <w:t xml:space="preserve">Da Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
+                <w:t xml:space="preserve">Patricia Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412473v1</w:t>
+                <w:t xml:space="preserve">hal-03389414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (8), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389414v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pinson</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913479v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Econazole imprinted textiles with antifungal activity</w:t>
               </w:r>
@@ -2420,550 +2420,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
+                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tonnerre</w:t>
+                <w:t xml:space="preserve">Myriam Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015468v1</w:t>
+                <w:t xml:space="preserve">hal-03827331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03827331v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Séraphin</w:t>
+                <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Damien Hédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gatto</w:t>
+                <w:t xml:space="preserve">Alain Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519307v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911058v1</w:t>
@@ -2974,90 +2974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,90 +3120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3396,51 +3396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3676,64 +3676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,363 +3804,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689192v1</w:t>
+                <w:t xml:space="preserve">hal-01689191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
+                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barres</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689191v1</w:t>
+                <w:t xml:space="preserve">hal-01689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t>
@@ -4687,90 +4687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (3), pp.299 - 309. </w:t>
@@ -4942,64 +4942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5391,51 +5391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5518,103 +5518,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
@@ -5738,77 +5738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mularoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohamed-Benkada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94W3X58Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohamed-Benkada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94W3X58Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>