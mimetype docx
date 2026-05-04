--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -72,398 +72,398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+                <w:t xml:space="preserve">Shuai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+                <w:t xml:space="preserve">Cillian O’beirne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Karcher</w:t>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+                <w:t xml:space="preserve">hal-05211856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Zhong</w:t>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian O’beirne</w:t>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Redrado</w:t>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211856v1</w:t>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1063,51 +1063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,4189 +1312,4055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pinson</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389414v1</w:t>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pinson</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02913479v2</w:t>
+                <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
+                <w:t xml:space="preserve">Econazole imprinted textiles with antifungal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirza Akram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Théberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412473v1</w:t>
+                <w:t xml:space="preserve">hal-02512446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econazole imprinted textiles with antifungal activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirza Akram Hossain</w:t>
+                <w:t xml:space="preserve">Identification and Biological Activities of Long-Chain Peptaibols Produced by a Marine-Derived Strain of Trichoderma longibrachiatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohamed-Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Pouchus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Théberge</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.521-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201500159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02512446v1</w:t>
+                <w:t xml:space="preserve">hal-02469759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Biological Activities of Long-Chain Peptaibols Produced by a Marine-Derived Strain of Trichoderma longibrachiatum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vérité</w:t>
+                <w:t xml:space="preserve">Synthesis, antileishmanial activity and cytotoxicity of 2,3-diaryl- and 2,3,8-trisubstituted imidazo[1,2-a]pyrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caroff</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Bodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201500159⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.381-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02469759v1</w:t>
+                <w:t xml:space="preserve">hal-03216056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antileishmanial activity and cytotoxicity of 2,3-diaryl- and 2,3,8-trisubstituted imidazo[1,2-a]pyrazines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lizeth Bodero</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel 4-alkapolyenylpyrrolo[1,2-a]quinoxalines as antileishmanial agents – Part III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco del Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 103, pp.381-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 81, pp.378-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03216056v1</w:t>
+                <w:t xml:space="preserve">hal-03800819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel 4-alkapolyenylpyrrolo[1,2-a]quinoxalines as antileishmanial agents – Part III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.037⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03800819v1</w:t>
+                <w:t xml:space="preserve">hal-05519307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Gatto</w:t>
+                <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05519307v1</w:t>
+                <w:t xml:space="preserve">hal-01015468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Tonnerre</w:t>
+                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015468v1</w:t>
+                <w:t xml:space="preserve">hal-00911058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Gatto</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911058v1</w:t>
+                <w:t xml:space="preserve">mnhn-02047397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02047397v1</w:t>
+                <w:t xml:space="preserve">hal-03822982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 2,3-diarylimidazo[1,2-a]pyridines as antileishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822982v1</w:t>
+                <w:t xml:space="preserve">hal-03882013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 2,3-diarylimidazo[1,2-a]pyridines as antileishmanial agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.048⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.816 - 825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03882013v1</w:t>
+                <w:t xml:space="preserve">hal-01689176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
+                <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689176v1</w:t>
+                <w:t xml:space="preserve">hal-03247823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247823v1</w:t>
+                <w:t xml:space="preserve">hal-04792103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Duflos</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (2), pp.261-269. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04792103v1</w:t>
+                <w:t xml:space="preserve">hal-01689191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barres</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689191v1</w:t>
+                <w:t xml:space="preserve">hal-01689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (20), pp.5833 - 5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689192v1</w:t>
+                <w:t xml:space="preserve">hal-01689189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Giraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (20), pp.5833 - 5836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.1820 - 1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689189v1</w:t>
+                <w:t xml:space="preserve">hal-01689196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Antileishmanial polyphenols from Garcinia vieillardii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumaa Merza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689196v1</w:t>
+                <w:t xml:space="preserve">hal-00294806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial polyphenols from Garcinia vieillardii.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Litaudon</w:t>
+                <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00294806v1</w:t>
+                <w:t xml:space="preserve">hal-01689197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.299 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689197v1</w:t>
+                <w:t xml:space="preserve">hal-01689291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Abdala-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.277 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689291v1</w:t>
+                <w:t xml:space="preserve">hal-01689215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (3), pp.277 - 283. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689215v1</w:t>
+                <w:t xml:space="preserve">hal-01689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
+                <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (1), pp.75 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689240v1</w:t>
+                <w:t xml:space="preserve">hal-01689264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (6), pp.353 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636021000005613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689264v1</w:t>
+                <w:t xml:space="preserve">hal-01689261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">In Vitro Activity of a New Antifungal Azolyl-substituted Indole Against Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hiam Abdala</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (6), pp.353 - 358. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 17 (6), pp.425 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636021000005686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,271 +5370,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception d'une formation comme environnement capacitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Celine Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de pédagogie dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESI; Université de La Rochelle, Jan 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5777,124 +5643,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mularoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6041,51 +5907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohamed-Benkada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94W3X58Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohamed-Benkada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94W3X58Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>