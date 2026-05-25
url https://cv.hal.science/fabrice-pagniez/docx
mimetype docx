--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -72,398 +72,398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Zhong</w:t>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian O’beirne</w:t>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Redrado</w:t>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211856v1</w:t>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+                <w:t xml:space="preserve">Shuai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+                <w:t xml:space="preserve">Cillian O’beirne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Karcher</w:t>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+                <w:t xml:space="preserve">hal-05211856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,338 +776,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 approach confirms Calcineurin-responsive zinc finger 1 (Crz1) transcription factor as a promising therapeutic target in echinocandin-resistant Candida glabrata</w:t>
+                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ceballos-Garzon</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Roman</w:t>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Pla</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (3), pp.e0265777. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0265777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753979v1</w:t>
+                <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 approach confirms Calcineurin-responsive zinc finger 1 (Crz1) transcription factor as a promising therapeutic target in echinocandin-resistant Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Andres Ceballos-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+                <w:t xml:space="preserve">Elvira Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+                <w:t xml:space="preserve">Jesús Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Daniela Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.e0265777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0265777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778408v1</w:t>
+                <w:t xml:space="preserve">hal-04753979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,563 +1178,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial and antileishmanial activities of extracts and some constituents from the leaves of Solanum chrysotrichum Schldl</w:t>
+                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Núñez-Mojica</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Rivas-Galindo</w:t>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Garza-González</w:t>
+                <w:t xml:space="preserve">Da Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana Romo-Pérez</w:t>
+                <w:t xml:space="preserve">Patricia Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00044-020-02648-8⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721673v1</w:t>
+                <w:t xml:space="preserve">hal-02913479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">Antimicrobial and antileishmanial activities of extracts and some constituents from the leaves of Solanum chrysotrichum Schldl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Núñez-Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Rivas-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Garza-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Shi</w:t>
+                <w:t xml:space="preserve">Luis Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pinson</w:t>
+                <w:t xml:space="preserve">Adriana Romo-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.152-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00044-020-02648-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913479v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Econazole imprinted textiles with antifungal activity</w:t>
               </w:r>
@@ -2286,1027 +2286,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Morel</w:t>
+                <w:t xml:space="preserve">Damien Hédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Gatto</w:t>
+                <w:t xml:space="preserve">Alain Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519307v1</w:t>
+                <w:t xml:space="preserve">hal-01015468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hédou</w:t>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tonnerre</w:t>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015468v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Séraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 2,3-diarylimidazo[1,2-a]pyridines as antileishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Landreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grellier</w:t>
+                <w:t xml:space="preserve">Sophie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02047397v1</w:t>
+                <w:t xml:space="preserve">hal-03882013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822982v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02047397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 2,3-diarylimidazo[1,2-a]pyridines as antileishmanial agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03882013v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,1965 +3402,2099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
+                <w:t xml:space="preserve">Amino Acid Substitutions at the Major Insertion Loop of Candida albicans Sterol 14alpha-Demethylase Are Involved in Fluconazole Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">Audrey Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gastinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247823v1</w:t>
+                <w:t xml:space="preserve">hal-05624004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Duflos</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792103v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barres</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689191v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (20), pp.5833 - 5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689192v1</w:t>
+                <w:t xml:space="preserve">hal-01689189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (20), pp.5833 - 5836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689189v1</w:t>
+                <w:t xml:space="preserve">hal-01689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689196v1</w:t>
+                <w:t xml:space="preserve">hal-01689191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial polyphenols from Garcinia vieillardii.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Litaudon</w:t>
+                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.1820 - 1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2007.07.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294806v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Antileishmanial polyphenols from Garcinia vieillardii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumaa Merza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689197v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+                <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689291v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiam Abdala-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.277 - 283. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nidia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.299 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689240v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689264v1</w:t>
+                <w:t xml:space="preserve">hal-01689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (1), pp.75 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1475636021000005613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689261v1</w:t>
+                <w:t xml:space="preserve">hal-01689264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Activity of a New Antifungal Azolyl-substituted Indole Against Aspergillus fumigatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (6), pp.353 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636021000005613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro Activity of a New Antifungal Azolyl-substituted Indole Against Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (6), pp.425 - 429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1475636021000005686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5370,397 +5504,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception d'une formation comme environnement capacitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Celine Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de pédagogie dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESI; Université de La Rochelle, Jan 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mularoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5907,51 +6041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohamed-Benkada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94W3X58Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohamed-Benkada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Pouchus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caroff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94W3X58Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gastinel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>