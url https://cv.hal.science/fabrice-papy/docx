--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -1153,247 +1153,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une proposition pour améliorer la performance de l'usager au sein du système d'information global de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERGO-IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace physique de la bibliothèque contribue-t-il à en appréhender le sens global ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBPQ 2006: "Les nouveaux espaces"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation des meta-données bibliographiques : une contribution ins-trumentée destinée à améliorer la circulation des usagers dans les connaissances de la bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878229v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02878230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse des traces à l’analyse des usages dans un environnement éducatif médiatisé</w:t>
               </w:r>
@@ -3345,50 +3345,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interopérabilité ontologies ASA et langages documentaires : une valorisation sémantique et cognitive des Archives Audiovisuelles de la Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial : Actes du colloque international "Archives audiovisuelles et mémoire à l'ère numérique", Tunis, 5-6 décembre 2013, 23 (2014), pp.159-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Open Data et Linked Open Data des bibliothèques: Enrichissement sémantique des collections pour les usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3410,290 +3492,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Peter Stockinger</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « transition bibliographique » en France : à qui profite le changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pierot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (1), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043724ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pierot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothécaires et chercheurs au service de l’usage documentaire : résultats, réflexions et perspectives d’une recherche-action synergique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et Bibliotheques</w:t>
-[...90 lines deleted...]
-              <w:t xml:space="preserve">Documentation et Bibliotheques</w:t>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1029098ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
@@ -6938,51 +6938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peter Stockinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cerratto-Pargman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hallab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhissassi Habib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuldy Jean-Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.16.1.9-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043724ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029098ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Billaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bruckert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dome" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dooghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dupret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0288" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03082979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril, Jakubowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sansonetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Daniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611302.ch16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02511668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peter Stockinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cerratto-Pargman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hallab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhissassi Habib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuldy Jean-Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.16.1.9-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043724ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029098ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Billaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bruckert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dome" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dooghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dupret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0288" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03082979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril, Jakubowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sansonetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Daniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611302.ch16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02511668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>