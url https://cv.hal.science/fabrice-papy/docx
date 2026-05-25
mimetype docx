--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -66,2033 +66,2229 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intéropérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.170-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éthique technologique pour répondre à l’instrumentation de l’usage des données catalographiques à l’heure du FRBR/LRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congtès des Professionnels de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BANQ, Nov 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défrontièralisation des bibliothèques-médiathèques dans la réorganisation territoriale française : une aubaine pour la création d’un cocon documentaire à destination des publics scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des professionnels et professionnelles de l’information 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs infodocumentaires pour la Société de l’Information : vers un renouveau anthropocentré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundaneum numérique et internet augmenté : visions et intuitions de Paul Otlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès international ISKO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISKO France; Geriico; UNESCO; CURAPP, Jul 2017, Paris, France. pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des bibliothèques numériques : interroger la genèse instrumentale de leur interopérabilité technocentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pierot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85é congrès de l'ACFAS - colloque "Analyser la science : les bibliothèques numériques comme objet de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRBRisation et perspectives d’épaississement sémantique des catalogues des bibliothèques par les données ouvertes : de réels avantages pour les usagers et les collections des bibliothèques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pierot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2017, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les indexations savante, professionnelle et sociale à l’heure des humanités numériques. Le cas des Archives Audiovisuelles de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque ISKO-France "Contextes, langues et cultures dans l’organisation des connaissances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité ontologies ASA et langages documentaires : une valorisation sémantique et cognitive des Archives Audiovisuelles de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Archives audiovisuelles et mémoire à l'ère numérique" (A2MEN'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de Recherche “Bibliothèque Numérique et Patrimoine” de l’ISD; Centre de Documentation Nationale, Dec 2013, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité documentaire du lycée à l'Université : résultats d'une expérimentation originale de formation à l'information entre documentalistes de lycées, bibliothécaires en universités et chercheurs en Sciences de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque Spécialisé en Sciences de l'Information (COSSI), Université de Moncton, Campus de Shippagan,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuité documentaire du lycée à l’Université : résultats d’une expérimentation originale de formation à l’information entre documentalistes de lycées, bibliothécaires en universités et chercheurs en Sciences de l’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e colloque spécialisé en sciences de l’information (COSSI),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Shippagan (Nouveau-Brunswick), Canada. pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu vidéo et OPAC ou comment aborder la recherche bibliographique par le ludique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès des milieux documentaires du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail institutionnel Persée à l'épreuve des usages. Croiser les approches méthodologiques en Sciences Humaines pour améliorer le partage de connaissances scientifiques en libre accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAIS/ACSI conference, Université McGill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’analyse des traces à l’analyse des usages dans un environnement éducatif médiatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TICE Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur de la bibliothèque ou comment rendre visible les éléments de cohérence de la bibliothèque pour amplifier l'accessibilité et l'exploration individualisée du fonds documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAIS/ACSI conference, Université York,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des meta-données bibliographiques : une contribution ins-trumentée destinée à améliorer la circulation des usagers dans les connaissances de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une proposition pour améliorer la performance de l'usager au sein du système d'information global de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERGO-IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace physique de la bibliothèque contribue-t-il à en appréhender le sens global ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBPQ 2006: "Les nouveaux espaces"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des méta-données bibliographiques : une contribution instrumentée destinée à améliorer la circulation des usagers dans les connaissances de la bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Users and Librarians : communities separated by practice but to close in interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7eme Congrès ISKO-Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on déranger le bibliothécaire à la banque d'accueil ? ou comment rapprocher la communauté des usagers de celle des professionnels de la bibliothèque : l’expérience Visual...Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAIS/ACSI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, London, Ontario, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case study : merging distance education ICT with collaborative learning scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026328v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chauvin</w:t>
+                <w:t xml:space="preserve">Mohamed Sidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Int. Conf. on Information Technology Based Higher Education and Training: ITHET'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Learning et technologies pour la coopération : inadéquations artefactuelles et logiques des activités instrumentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cerratto-Pargman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO-IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Papy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyWebMap et K-Web Organizer : Dispositifs complémentaires d'organisation individuelle et communautaire de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBPQ 2006: "Les nouveaux espaces"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Laval (Québec), Canada</w:t>
+              <w:t xml:space="preserve">eme Congrès ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyWebMap documents : an collaborative e-schoolbag for E- learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...516 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITHET’03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De HyWebMap à K-Web Organizer : d'une application auteur à un système collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eme Congrès ISKO-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Hypertextes et Hypermédias : Nouvelles écritures, nouveaux langages, H2PTM'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyWebMap : un outil d'agrégation, d'organisation et de veille technologique pour le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,182 +2303,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ISKO'2001, Université de Nanterre-Paris X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HyWebMap : structurer l'information du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,402 +2398,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ième congrès annuel de l'ACSI/CAIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercher et réorganiser l'information sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasserddine Bouhaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième colloque Hypermédias et apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Grenoble, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyWebMap : Outil de navigation et restructuration des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TICE 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual mapping for multilingual and multwriting access to information on the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhissassi Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Bouhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIAO 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Collège de France, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyWebMap : a system to creat interactive networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,113 +2808,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CAPS'3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet NeuroWeb : un moteur de recherche multilingue et cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhissassi Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,335 +2933,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e conférence Hypertextes et Hypermédias : Réalisations, Outils &amp; Méthodes", H2PTM'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic creation of hypertext networks from technical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuldy Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Conference on Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some basic rules for designing of static and dynamic aspects of information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranza Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCIS IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1989, Cesme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878247v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04019189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3364,51 +3364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité ontologies ASA et langages documentaires : une valorisation sémantique et cognitive des Archives Audiovisuelles de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Numéro spécial : Actes du colloque international "Archives audiovisuelles et mémoire à l'ère numérique", Tunis, 5-6 décembre 2013, 23 (2014), pp.159-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,64 +3446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Data et Linked Open Data des bibliothèques: Enrichissement sémantique des collections pour les usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pierot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3541,51 +3541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « transition bibliographique » en France : à qui profite le changement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pierot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (1), pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothécaires et chercheurs au service de l’usage documentaire : résultats, réflexions et perspectives d’une recherche-action synergique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3723,51 +3723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives Audiovisuelles numériques de la Recherche en SHS et Digital Information Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, DGM et SHS l'usager à l'ère du numérique / Territoires, mutations et archives, 2, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4017,51 +4017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques numériques : la nécessaire médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (161), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,51 +4108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interface de recherche d'information du Visual...Catalog : un outil innovant à « double détente »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (4), pp.288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse des traces à l'analyse des usages dans un environnement du travail collaboratif en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5074,706 +5074,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE; J. Wiley, 2008, 978-1-8482-1042-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier; Hermes Science Publication, 2008, Traité des sciences et techniques de l'information. Série Environnements et services numériques d'information", 978-2-7462-2110-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">ISTE; J. Wiley, 2008, 978-1-8482-1042-4</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publication; Lavoisier, 10 (3-4), 2007, Numéro de : "Document numérique", 978-2-7462-2169-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Hermes Science Publication; Lavoisier, 10 (3-4), 2007, Numéro de : "Document numérique", 978-2-7462-2169-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et pratiques dans les bibliothèques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publications; Lavoisier, 2007, Traité IC2. Collection Management et gestion des STIC, 978-2-7462-1655-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Hermes Science Publications; Lavoisier, 2007, Traité IC2. Collection Management et gestion des STIC, 978-2-7462-1655-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bibliothèques numériques, Traité IC2, Série Management et gestion des STIC, Paris : Hermes science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bibliothèques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publications; Lavoisier, 2005, Traité IC2. Management et gestion des STICS, 2-7462-1036-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothèques numériques, Traité IC2, Série Management et gestion des STIC, Paris : Hermes science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hermes Science Publications; Lavoisier, 2005, Traité IC2. Management et gestion des STICS, 2-7462-1036-3</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertextes hypermédias : Créer du sens à l'ère numérique, Actes de H2PTM'03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Balpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lepage Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes; Lavoisier, 2003, 978-2746207509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bases de données pour l'internet et l'intranet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publications, 1999, 2-7462-0047-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hypertextes hypermédias : Créer du sens à l'ère numérique, Actes de H2PTM'03</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques avancées pour l'hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Balpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Science Publication, 1996, 2-86601-522-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6047,51 +6047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a documentary information system at the University, federation of the resources and personalization of the services: ideal of the project to the reality of the uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6138,51 +6138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche visuelle et ergonomique dans la recherche et l'exploration d'informations au sein d'un OPAC de SCD. L'exemple du Visual...Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bibliothèques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes; Lavoisier, 2004, 978-2746210363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,51 +6340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Archives Audiovisuelles de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-learning : the digital model of knowledge organisation and transmission faced with the e-learners' social reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,51 +6938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peter Stockinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878227v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cerratto-Pargman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hallab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhissassi Habib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuldy Jean-Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza Thierry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.16.1.9-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043724ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029098ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Billaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bruckert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dome" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dooghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dupret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0288" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03082979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril, Jakubowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sansonetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Daniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611302.ch16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02511668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pierot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peter Stockinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leblond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cerratto-Pargman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasserddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hallab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhissassi Habib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuldy Jean-Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza Thierry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.16.1.9-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043724ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029098ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Billaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bruckert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dome" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dooghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dupret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.484.0062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009003056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0288" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03082979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril, Jakubowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sansonetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepage Daniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611302.ch16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02511668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02515833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>