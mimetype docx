--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1466,278 +1466,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Post‐Combustion CO 2 Capture, a Comparison among Absorption, Adsorption and Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12101625⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.797-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201800667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167649v1</w:t>
+                <w:t xml:space="preserve">hal-02086479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Post‐Combustion CO 2 Capture, a Comparison among Absorption, Adsorption and Membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seit Shallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (4), pp.797-804. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.1625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201800667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12101625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086479v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Process for Industrial Waste Transformation into Super-Oxidizing Materials Named Alkali Metal Ferrates (VI)</w:t>
               </w:r>
@@ -2436,451 +2436,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Biomass Gasification CHP Plant: Influence of Various Parameters on Energetic and Exergetic Efficiencies</w:t>
+                <w:t xml:space="preserve">Modelling a new, low CO2 emissions, hydrogen steelmaking process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica François</w:t>
+                <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef4011466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (May), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088954v1</w:t>
+                <w:t xml:space="preserve">hal-00943356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of a Biomass Gasification CHP Plant: Influence of Various Parameters on Energetic and Exergetic Efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.7398-7412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef4011466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823592v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a new, low CO2 emissions, hydrogen steelmaking process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wagner</w:t>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (May), pp.27-35. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943356v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed process modeling of a wood gasification combined heat and power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,103 +2956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,278 +3230,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the energy efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the thermal decomposition of lanthanide(III) and actinide(III) oxalates: from neodymium and cerium to plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1229129⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.4986-4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865965v1</w:t>
+                <w:t xml:space="preserve">hal-00945784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the thermal decomposition of lanthanide(III) and actinide(III) oxalates: from neodymium and cerium to plutonium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of the energy efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31, pp.4986-4999. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.769-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1229129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945784v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration processes in carbonaceous dusty plasmas, experiments and numerical simulations</w:t>
               </w:r>
@@ -3985,64 +3985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a DR shaft operated with pure hydrogen using a physical-chemical and CFD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4742,51 +4742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5221,103 +5221,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA from Biomass Powerplants: from Soil to Electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Exergy, Life Cycle Assessment and Sustainability Workshop &amp; Symposium (ELCAS-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nisyros, Greece. 10p</w:t>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesamt-Ökobilanz eines Biomasse-Kraftwerks: vom Waldboden bis zum Kraftwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrestagung der PROCESSNET-Fachgemeinschaft SuPER "Integrierte stoffliche und energetische Nutzung von Biomasse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt am Main, Germany</w:t>
@@ -5471,103 +5471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the energetic efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Process Integration, Modelling and Optimization for Energy Saving and Pollution Reduction (PRES 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
@@ -5596,103 +5596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined heat and power production by biomass gasification: a life cycle inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorization (Waste Eng 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1553-1560</w:t>
@@ -6265,51 +6265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement transversal de poudres cohésives en four tournant : étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2001, Nancy, France. pp.103-110</w:t>
@@ -6653,51 +6653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122319" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Letz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Braidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00263b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Souza Filho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13204470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami B&#233;chara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Filippova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12121977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5032823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Fick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9223-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rogaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4011466" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ranzani da Costa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KPSKXB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100175e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asthana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00173-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0056-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0057-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Galant Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)00333-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wagner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer-Thouroude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussoubs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00281476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122319" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Letz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Braidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00263b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Souza Filho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13204470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami B&#233;chara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Filippova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12121977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5032823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Fick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9223-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ranzani da Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wagner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rogaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4011466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KPSKXB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100175e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asthana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00173-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0056-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0057-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Galant Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)00333-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wagner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer-Thouroude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussoubs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00281476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>