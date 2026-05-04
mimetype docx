--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2436,821 +2436,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a new, low CO2 emissions, hydrogen steelmaking process</w:t>
+                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wagner</w:t>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Wörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.045⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943356v1</w:t>
+                <w:t xml:space="preserve">hal-00808524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Biomass Gasification CHP Plant: Influence of Various Parameters on Energetic and Exergetic Efficiencies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling a new, low CO2 emissions, hydrogen steelmaking process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feidt</w:t>
+                <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rogaume</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef4011466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (May), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088954v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of a Biomass Gasification CHP Plant: Influence of Various Parameters on Energetic and Exergetic Efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ablitzer</w:t>
+                <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.7398-7412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef4011466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823592v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed process modeling of a wood gasification combined heat and power plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858640v1</w:t>
+                <w:t xml:space="preserve">hal-00823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed process modeling of a wood gasification combined heat and power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908458v1</w:t>
+                <w:t xml:space="preserve">hal-00858640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+                <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00808524v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the thermal decomposition of lanthanide(III) and actinide(III) oxalates: from neodymium and cerium to plutonium</w:t>
               </w:r>
@@ -3353,103 +3353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the energy efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.769-774. </w:t>
@@ -3615,330 +3615,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general kinetic law for heavy metal vaporization during municipal solid waste incineration</w:t>
+                <w:t xml:space="preserve">Modeling Kinetics of Cd, Pb, and Zn Vaporization during Municipal Solid Waste Bed Incineration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abhishek Asthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+                <w:t xml:space="preserve">Philippe Sessiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.009⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (16), pp.7605 - 7609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie100181x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025581v1</w:t>
+                <w:t xml:space="preserve">hal-01400624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Kinetics of Cd, Pb, and Zn Vaporization during Municipal Solid Waste Bed Incineration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general kinetic law for heavy metal vaporization during municipal solid waste incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Asthana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sessiecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (16), pp.7605 - 7609. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88, pp.125-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie100181x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400624v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling On-Grate MSW Incineration with Experimental Validation in a Batch Incinerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Asthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sessiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3985,64 +3985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a DR shaft operated with pure hydrogen using a physical-chemical and CFD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,287 +4567,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part I. Model of the pyrolysis of a single grain</w:t>
+                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part II. Overall model of the furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 31 (2), pp.381-390. </w:t>
+              <w:t xml:space="preserve">, 2000, 2, 31, pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-000-0056-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-000-0057-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411200v1</w:t>
+                <w:t xml:space="preserve">hal-01411207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part II. Overall model of the furnace</w:t>
+                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part I. Model of the pyrolysis of a single grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 2, 31, pp.391-402. </w:t>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.381-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-000-0057-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-000-0056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411207v1</w:t>
+                <w:t xml:space="preserve">hal-01411200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-isothermal, non-equimolar transient kinetic model for gas-solid reactions</w:t>
               </w:r>
@@ -5221,103 +5221,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA from Biomass Powerplants: from Soil to Electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Exergy, Life Cycle Assessment and Sustainability Workshop &amp; Symposium (ELCAS-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nisyros, Greece. 10p</w:t>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesamt-Ökobilanz eines Biomasse-Kraftwerks: vom Waldboden bis zum Kraftwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrestagung der PROCESSNET-Fachgemeinschaft SuPER "Integrierte stoffliche und energetische Nutzung von Biomasse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt am Main, Germany</w:t>
@@ -5471,103 +5471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the energetic efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Process Integration, Modelling and Optimization for Energy Saving and Pollution Reduction (PRES 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
@@ -5596,103 +5596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined heat and power production by biomass gasification: a life cycle inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorization (Waste Eng 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1553-1560</w:t>
@@ -6265,51 +6265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement transversal de poudres cohésives en four tournant : étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2001, Nancy, France. pp.103-110</w:t>
@@ -6653,51 +6653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122319" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Letz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Braidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00263b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Souza Filho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13204470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami B&#233;chara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Filippova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12121977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5032823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Fick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9223-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ranzani da Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wagner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rogaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4011466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KPSKXB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100175e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asthana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00173-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0056-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0057-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Galant Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)00333-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wagner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer-Thouroude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussoubs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00281476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122319" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Letz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Braidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00263b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Souza Filho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13204470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami B&#233;chara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Filippova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12121977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5032823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Fick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9223-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ranzani da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rogaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4011466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KPSKXB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100175e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asthana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00173-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0057-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0056-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Galant Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)00333-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wagner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer-Thouroude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussoubs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00281476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>