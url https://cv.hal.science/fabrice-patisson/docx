--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -678,265 +678,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen steelmaking. Part 1: Physical chemistry and process metallurgy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Performances of Various CCU Options in the Framework of an Integrated Chemical Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Birat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109 (3-4), pp.303. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2021025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes11110815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556308v1</w:t>
+                <w:t xml:space="preserve">hal-03606401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Performances of Various CCU Options in the Framework of an Integrated Chemical Plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen steelmaking. Part 1: Physical chemistry and process metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Anselmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Birat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.815. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (3-4), pp.303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes11110815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606401v1</w:t>
+                <w:t xml:space="preserve">hal-03556308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen steelmaking, part 2: competition with other net-zero steelmaking solutions – geopolitical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Birat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Post‐Combustion CO 2 Capture, a Comparison among Absorption, Adsorption and Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,248 +1851,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Iron Ore Direct Reduction Process through Multiscale Process Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed Modeling of the Direct Reduction of Iron Ore in a Shaft Furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.1094. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11071094⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606493v1</w:t>
+                <w:t xml:space="preserve">hal-02158114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Modeling of the Direct Reduction of Iron Ore in a Shaft Furnace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the Iron Ore Direct Reduction Process through Multiscale Process Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (10), pp.1865. </w:t>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11101865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11071094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158114v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Fate of Nutrients and Carbon in the Bioenergy Chain through the Modeling of Biomass Growth and Conversion</w:t>
               </w:r>
@@ -2436,1072 +2436,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
+                <w:t xml:space="preserve">Modelling a new, low CO2 emissions, hydrogen steelmaking process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Wörner</w:t>
+                <w:t xml:space="preserve">D. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (May), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808524v1</w:t>
+                <w:t xml:space="preserve">hal-00943356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a new, low CO2 emissions, hydrogen steelmaking process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of a Biomass Gasification CHP Plant: Influence of Various Parameters on Energetic and Exergetic Efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.07.045⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.7398-7412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef4011466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943356v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Biomass Gasification CHP Plant: Influence of Various Parameters on Energetic and Exergetic Efficiencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feidt</w:t>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rogaume</w:t>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rogaume</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (12), pp.7398-7412. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef4011466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088954v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed process modeling of a wood gasification combined heat and power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823592v1</w:t>
+                <w:t xml:space="preserve">hal-00858640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed process modeling of a wood gasification combined heat and power plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858640v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Wörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the thermal decomposition of lanthanide(III) and actinide(III) oxalates: from neodymium and cerium to plutonium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of the energy efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200469⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.769-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1229129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945784v1</w:t>
+                <w:t xml:space="preserve">hal-00865965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the energy efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the thermal decomposition of lanthanide(III) and actinide(III) oxalates: from neodymium and cerium to plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29, pp.769-774. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.4986-4999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1229129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865965v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration processes in carbonaceous dusty plasmas, experiments and numerical simulations</w:t>
               </w:r>
@@ -3985,64 +3985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a DR shaft operated with pure hydrogen using a physical-chemical and CFD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ranzani da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,287 +4567,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part II. Overall model of the furnace</w:t>
+                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part I. Model of the pyrolysis of a single grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 2, 31, pp.391-402. </w:t>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.381-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-000-0057-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-000-0056-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411207v1</w:t>
+                <w:t xml:space="preserve">hal-01411200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part I. Model of the pyrolysis of a single grain</w:t>
+                <w:t xml:space="preserve">Coal pyrolysis in a rotary kiln: Part II. Overall model of the furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 31 (2), pp.381-390. </w:t>
+              <w:t xml:space="preserve">, 2000, 2, 31, pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-000-0056-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-000-0057-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411200v1</w:t>
+                <w:t xml:space="preserve">hal-01411207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-isothermal, non-equimolar transient kinetic model for gas-solid reactions</w:t>
               </w:r>
@@ -5221,103 +5221,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA from Biomass Powerplants: from Soil to Electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Exergy, Life Cycle Assessment and Sustainability Workshop &amp; Symposium (ELCAS-3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nisyros, Greece. 10p</w:t>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesamt-Ökobilanz eines Biomasse-Kraftwerks: vom Waldboden bis zum Kraftwerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrestagung der PROCESSNET-Fachgemeinschaft SuPER "Integrierte stoffliche und energetische Nutzung von Biomasse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt am Main, Germany</w:t>
@@ -5465,277 +5465,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the energetic efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Combined heat and power production by biomass gasification: a life cycle inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Process Integration, Modelling and Optimization for Energy Saving and Pollution Reduction (PRES 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorization (Waste Eng 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089406v1</w:t>
+                <w:t xml:space="preserve">hal-01089299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined heat and power production by biomass gasification: a life cycle inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Estimation of the energetic efficiency of a wood gasification CHP plant using Aspen Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rogaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorization (Waste Eng 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">15th Conference on Process Integration, Modelling and Optimization for Energy Saving and Pollution Reduction (PRES 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089299v1</w:t>
+                <w:t xml:space="preserve">hal-01089406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la formation des NOx dans le lit d'un incinérateur d'ordures ménagères à grille</w:t>
               </w:r>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1553-1560</w:t>
@@ -6265,51 +6265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement transversal de poudres cohésives en four tournant : étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2001, Nancy, France. pp.103-110</w:t>
@@ -6653,51 +6653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122319" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Letz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Braidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00263b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Souza Filho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13204470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami B&#233;chara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Filippova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12121977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5032823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Fick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9223-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ranzani da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rogaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4011466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KPSKXB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100175e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asthana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00173-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0057-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0056-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Galant Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)00333-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wagner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer-Thouroude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussoubs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00281476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122319" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Letz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Braidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00263b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Souza Filho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11110815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Birat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10070922" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13204470" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami B&#233;chara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Hamadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10030367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Filippova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12121977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02158114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bechara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Francois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5032823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Fick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-013-9223-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52944d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ranzani da Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wagner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.07.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rogaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4011466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KPSKXB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865965v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Asthana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sessiecq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100181x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025581v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2009.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie100175e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ablitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asthana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05166" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Birat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Patisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ablitzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00173-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lebas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hanrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0056-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-000-0057-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Galant Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(97)00333-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128635v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wagner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devisme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer-Thouroude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebrard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dussoubs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00281476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>