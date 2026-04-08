--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -550,352 +550,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01104898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode Competition in Dual-Mode Quantum Dots Semiconductor Microlaser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.015803⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.960-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e15030960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797743v1</w:t>
+                <w:t xml:space="preserve">lirmm-01761729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Perspective on Classical Ideal Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (9), pp.3379-3395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e15093379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01167573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode Competition in Dual-Mode Quantum Dots Semiconductor Microlaser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viktorovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), pp.960-971. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.015803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e15030960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.015803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01761729v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribute to Jean-Yves Jaffray July 22, 1939 - February 26, 2009</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Model for Carnot Heat Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Equivalent of Quantum Heat Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,51 +1535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-Equation Approach to Laser Light Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1632,264 +1632,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level laser light statistics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools for Decision Making Under Imprecise Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 213 (4-6), pp.325-330. </w:t>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)02120-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00362-001-0088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105934v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Decision Making Under Imprecise Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-level laser light statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 213 (4-6), pp.325-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)02120-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00362-001-0088-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268464v1</w:t>
+                <w:t xml:space="preserve">hal-00105934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-equation approach to atomic-laser light statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnot cycle for an oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon number variance in isolated cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.L473-L477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,51 +2131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence from a few electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Wavelength Optical Microresonators for Frequency Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration physique/informatique sur la physique des lasers, 1998-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique des Photons d'un Laser à 4 Niveaux Soumis à un Pompage Optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,233 +3157,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal weight of $(p,q)$-ary chain partitions with bounded parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Imbert</w:t>
+                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00815458v1</w:t>
+                <w:t xml:space="preserve">hal-00615244v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">On the maximal weight of $(p,q)$-ary chain partitions with bounded parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Disanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615244v5</w:t>
+                <w:t xml:space="preserve">lirmm-00815458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ideal gas law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Democritus and the motive power of fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,81 +3397,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592765v2</w:t>
+                <w:t xml:space="preserve">hal-00583100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democritus and the motive power of fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On the ideal gas law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,81 +3485,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583100v2</w:t>
+                <w:t xml:space="preserve">hal-00592765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand-mother clocks and quiet lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiet Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3691,51 +3691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for Carnot heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,57 +3773,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Poissonian laser emission from a single-electron permanently interacting with a single-mode cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. I: Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,81 +3837,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179087v1</w:t>
+                <w:t xml:space="preserve">hal-00105919v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. I: Principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. Short version.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,81 +3925,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105919v3</w:t>
+                <w:t xml:space="preserve">hal-00138014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. Short version.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sub-Poissonian laser emission from a single-electron permanently interacting with a single-mode cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,81 +4013,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138014v1</w:t>
+                <w:t xml:space="preserve">hal-00179087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple quantum heat engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on : &amp;quot;Sadi Carnot on Carnot's theorem&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of non-interacting bosons and fermions in micro-canonical, canonical and grand-canonical ensembles: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of Non-interacting Particles in Micro-canonical, Canonical and Grand-canonical Ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.015803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15093379" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15030960" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3247983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1576846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A48498BECDFD347A246995317FF948B8477EDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02120-X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0088-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QPSX7R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/5/306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/33/106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.13482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615244v5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592765v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583100v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350966v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347192v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105919v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15030960" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15093379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.015803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3247983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1576846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A48498BECDFD347A246995317FF948B8477EDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0088-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QPSX7R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02120-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/5/306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/33/106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.13482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615244v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583100v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592765v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350966v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347192v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105919v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>