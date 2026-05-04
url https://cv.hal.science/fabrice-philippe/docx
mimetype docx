--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -3333,51 +3333,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00815458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democritus and the motive power of fire</w:t>
+                <w:t xml:space="preserve">On the ideal gas law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
@@ -3397,75 +3397,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583100v2</w:t>
+                <w:t xml:space="preserve">hal-00592765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ideal gas law</w:t>
+                <w:t xml:space="preserve">Democritus and the motive power of fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
@@ -3485,51 +3485,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592765v2</w:t>
+                <w:t xml:space="preserve">hal-00583100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand-mother clocks and quiet lasers</w:t>
               </w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15030960" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15093379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.015803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3247983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1576846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A48498BECDFD347A246995317FF948B8477EDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0088-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QPSX7R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02120-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/5/306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/33/106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.13482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615244v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583100v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592765v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350966v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347192v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105919v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15030960" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15093379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.015803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3247983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1576846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A48498BECDFD347A246995317FF948B8477EDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0088-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QPSX7R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02120-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/5/306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/33/106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.13482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615244v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592765v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583100v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350966v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347192v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105919v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>