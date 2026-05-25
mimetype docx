--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -550,352 +550,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01104898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode Competition in Dual-Mode Quantum Dots Semiconductor Microlaser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Philippe</w:t>
+                <w:t xml:space="preserve">Pierre Viktorovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e15030960⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.015803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.015803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01761729v1</w:t>
+                <w:t xml:space="preserve">hal-00797743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Perspective on Classical Ideal Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (9), pp.3379-3395. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e15093379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01167573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode Competition in Dual-Mode Quantum Dots Semiconductor Microlaser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (1), pp.015803. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.960-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.015803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e15030960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797743v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01761729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribute to Jean-Yves Jaffray July 22, 1939 - February 26, 2009</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Model for Carnot Heat Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Equivalent of Quantum Heat Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,51 +1535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-Equation Approach to Laser Light Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1632,264 +1632,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Decision Making Under Imprecise Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-level laser light statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43 (1), pp.95-110. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 213 (4-6), pp.325-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00362-001-0088-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)02120-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268464v1</w:t>
+                <w:t xml:space="preserve">hal-00105934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level laser light statistics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools for Decision Making Under Imprecise Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00362-001-0088-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0030-4018(02)02120-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00105934v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-equation approach to atomic-laser light statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnot cycle for an oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon number variance in isolated cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.L473-L477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,51 +2131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence from a few electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Wavelength Optical Microresonators for Frequency Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koku Kusiaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration physique/informatique sur la physique des lasers, 1998-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique des Photons d'un Laser à 4 Niveaux Soumis à un Pompage Optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,233 +3157,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+                <w:t xml:space="preserve">On the maximal weight of $(p,q)$-ary chain partitions with bounded parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Disanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615244v5</w:t>
+                <w:t xml:space="preserve">lirmm-00815458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the maximal weight of $(p,q)$-ary chain partitions with bounded parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Imbert</w:t>
+                <w:t xml:space="preserve">On Classical Ideal Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00815458v1</w:t>
+                <w:t xml:space="preserve">hal-00615244v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the ideal gas law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Democritus and the motive power of fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,81 +3397,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592765v2</w:t>
+                <w:t xml:space="preserve">hal-00583100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democritus and the motive power of fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the ideal gas law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,81 +3485,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583100v2</w:t>
+                <w:t xml:space="preserve">hal-00592765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand-mother clocks and quiet lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiet Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3691,51 +3691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for Carnot heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,57 +3773,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. I: Principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sub-Poissonian laser emission from a single-electron permanently interacting with a single-mode cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,81 +3837,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105919v3</w:t>
+                <w:t xml:space="preserve">hal-00179087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. Short version.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. I: Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,81 +3925,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138014v1</w:t>
+                <w:t xml:space="preserve">hal-00105919v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Poissonian laser emission from a single-electron permanently interacting with a single-mode cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Semi-classical theory of quiet lasers. Short version.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,81 +4013,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179087v1</w:t>
+                <w:t xml:space="preserve">hal-00138014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple quantum heat engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on : &amp;quot;Sadi Carnot on Carnot's theorem&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of non-interacting bosons and fermions in micro-canonical, canonical and grand-canonical ensembles: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of Non-interacting Particles in Micro-canonical, Canonical and Grand-canonical Ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15030960" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15093379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.015803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3247983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1576846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A48498BECDFD347A246995317FF948B8477EDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0088-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QPSX7R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02120-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/5/306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/33/106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.13482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615244v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592765v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583100v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350966v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347192v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105919v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2018.08.028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01067715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005312" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.015803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01167573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15093379" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01761729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e15030960" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Danan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9210-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3247983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1576846" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A48498BECDFD347A246995317FF948B8477EDD68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02120-X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-001-0088-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QPSX7R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.053818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/23/5/306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/33/106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.13482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036268" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koku Kusiaku" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seassal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615244v5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583100v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592765v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350966v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347192v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105919v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>