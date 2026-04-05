--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1835,1053 +1835,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716141v1</w:t>
+                <w:t xml:space="preserve">hal-04876137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
+              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052005v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575291v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876137v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142101v1</w:t>
+                <w:t xml:space="preserve">hal-04142627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
+              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142684v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142627v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350434v1</w:t>
+                <w:t xml:space="preserve">hal-04142684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167916v1</w:t>
+                <w:t xml:space="preserve">hal-04142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
@@ -2899,332 +2899,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142052v1</w:t>
+                <w:t xml:space="preserve">hal-04142101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports des Sciences de l’Information à une approche interdisciplinaire de l’instrumentation par le numérique en contextes pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197102v1</w:t>
+                <w:t xml:space="preserve">hal-03472713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des Sciences de l’Information à une approche interdisciplinaire de l’instrumentation par le numérique en contextes pédagogiques</w:t>
+                <w:t xml:space="preserve">La perceptibilité des enjeux de la durabilité dans la communication relative à la production d’instruments de musique : des intentions aux réceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.831-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472713v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perceptibilité des enjeux de la durabilité dans la communication relative à la production d’instruments de musique : des intentions aux réceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.831-842</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257306v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability issues in industrialized production of musical instruments : from intentions to perceptions</w:t>
               </w:r>
@@ -3493,165 +3493,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géologie de la lutherie</w:t>
+                <w:t xml:space="preserve">L'inscription des formes brèves dans les processus de médiations documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les arts du spectacle au prisme du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les formes brèves de l'imprimé au numérique (XIXe - XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGC UMR CNRS uB 7366, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01488128v1</w:t>
+                <w:t xml:space="preserve">halshs-01492172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inscription des formes brèves dans les processus de médiations documentaires</w:t>
+                <w:t xml:space="preserve">Une géologie de la lutherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes brèves de l'imprimé au numérique (XIXe - XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGC UMR CNRS uB 7366, Mar 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les arts du spectacle au prisme du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01492172v1</w:t>
+                <w:t xml:space="preserve">halshs-01488128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de dispositifs mobiles au sein d'établissements scolaires : analyse critique de comptes-rendus d'expérimentations</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Serious Games as Tools to Support Education : Information Practices of Teachers, Integration Perspectives and Challenges of their Preservation at the French National Library (BnF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,182 +4345,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Journées du CNEPROF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350421v1</w:t>
+                <w:t xml:space="preserve">hal-04167364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,165 +4518,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez‐cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">45ème Journées du CNEPROF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167364v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut-laval.univ-lemans.fr/fr/departements/metiers-du-multimedia-et-de-l-internet.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04926627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03100343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacoutot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais1886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut-laval.univ-lemans.fr/fr/departements/metiers-du-multimedia-et-de-l-internet.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04926627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03100343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacoutot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais1886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>