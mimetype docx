--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -144,1098 +144,1215 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et immersion pour la formation en Odontologie</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle pour l’apprentissage des gestes professionnels dans la formation en Odontologie : enquêtes menées auprès des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lfl⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.33.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022027v1</w:t>
+                <w:t xml:space="preserve">hal-05608617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting novice dental students' performances in conventional simulation: A prospective pilot study using haptic exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique et immersion pour la formation en Odontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ES Journal of Dental Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jds.2024.10.023⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lfl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780307v1</w:t>
+                <w:t xml:space="preserve">hal-05022027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication écrite à l’université, un enseignement polymorphe à la croisée de la réussite étudiante et de la professionnalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+                <w:t xml:space="preserve">Predicting novice dental students' performances in conventional simulation: A prospective pilot study using haptic exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.65393⟩</w:t>
+              <w:t xml:space="preserve">ES Journal of Dental Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jds.2024.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959280v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inscription des formes brèves dans les processus de médiations documentaires sur le Web et les médias sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication écrite à l’université, un enseignement polymorphe à la croisée de la réussite étudiante et de la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.65393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290259v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les environnements personnels d’apprentissage au prisme des productions documentaires</w:t>
+                <w:t xml:space="preserve">L’inscription des formes brèves dans les processus de médiations documentaires sur le Web et les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les formes brèves du politique, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.3984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330608v1</w:t>
+                <w:t xml:space="preserve">hal-03290259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géologie des instruments de musique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les environnements personnels d’apprentissage au prisme des productions documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Sinapi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.3984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672698v1</w:t>
+                <w:t xml:space="preserve">hal-02330608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche informationnelle de la médiation des savoirs dans les organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une géologie des instruments de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sinapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Des expériences artistiques au prisme du développement durable, 5, pp.151-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370728v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du livre numérique chez les professionnels de l’information-documentation</w:t>
+                <w:t xml:space="preserve">Une approche informationnelle de la médiation des savoirs dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Heilmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edc.6011⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Organisations et savoirs : quelles médiations ?, 49, pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097611v1</w:t>
+                <w:t xml:space="preserve">hal-01370728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'indexation sociale et démarches de veille informationnelle</w:t>
+                <w:t xml:space="preserve">Les représentations du livre numérique chez les professionnels de l’information-documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heilmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36, pp.53-66. </w:t>
+              <w:t xml:space="preserve">, 2014, Le livre numérique en questions, 43, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.2615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.6011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670067v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web social et multimédia : propriétés d'une relation symbiotique</w:t>
+                <w:t xml:space="preserve">Pratiques d'indexation sociale et démarches de veille informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.hs03.0006⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.53-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.2615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670071v1</w:t>
+                <w:t xml:space="preserve">hal-00670067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web social et multimédia : propriétés d'une relation symbiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs03.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web 2.0 et pratiques documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp. 81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1245,91 +1362,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre numérique au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. Editions Universitaires de Dijon, 136p, 2015, Sociétés, 978-2-36441-126-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1339,188 +1456,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Wood and Sustainable Ambitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Ribac; Isabelle Moindrot; Nicolas Donin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and the Performing Arts in the Anthropocene : Nature, Materialities and Ecological Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9781003294955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques illégales de partage et de téléchargement de livres numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre numérique au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, p107-122, 2015, 978-2-36441-126-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1530,91 +1647,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la médiation numérique des savoirs par les pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Lyon 2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04926627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1624,146 +1741,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, tensions et transition vers les communs éducatifs : pratiques enseignantes de partage et de collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Colloque de la SFSIC - Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du réel au virtuel : les transitions dans la formation en Odontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1772,305 +1889,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe congrès de la SFSIC - Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nail HEFIED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.420-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012685000003693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04876137v1</w:t>
+                <w:t xml:space="preserve">hal-04716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575291v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2079,487 +2235,431 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pipeline for the Automatic Evaluation of Dental Surgery Gestures in Preclinical Training from Captured Motions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716141v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Collet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142627v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
+              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350434v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,818 +2667,835 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167916v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
+              <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142684v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142052v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
+                <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142101v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des Sciences de l’Information à une approche interdisciplinaire de l’instrumentation par le numérique en contextes pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472713v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perceptibilité des enjeux de la durabilité dans la communication relative à la production d’instruments de musique : des intentions aux réceptions</w:t>
+                <w:t xml:space="preserve">Apports des Sciences de l’Information à une approche interdisciplinaire de l’instrumentation par le numérique en contextes pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.831-842</w:t>
+              <w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257306v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La perceptibilité des enjeux de la durabilité dans la communication relative à la production d’instruments de musique : des intentions aux réceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.831-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197102v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability issues in industrialized production of musical instruments : from intentions to perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and sustainability at work Policies and practices : from culture and education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENCACT - The European network on cultural management and policy, Oct 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique de la médiatisation d’action en faveur du développement durable : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CREN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes, Mar 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la transcription automatique de la parole pour l’instrumentation de séquences pédagogiques et l’enrichissement des environnements personnels d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3394,793 +3511,793 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Warwick electric bass company: a communicational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sound of the Anthropocene: Materialities / Le son de l'Anthropocène : matérialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Donin (équipe Analyse des pratiques musicales Ircam-STMS); Isabelle Moindrot (EA 1573, Scènes du monde, création, savoirs critiques, université Paris 8); François Ribac (laboratoire Cimeos, université de Bourgogne ; projet ASMA [Arts de la scène et musique dans l’Anthropocène]), Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inscription des formes brèves dans les processus de médiations documentaires</w:t>
+                <w:t xml:space="preserve">Une géologie de la lutherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes brèves de l'imprimé au numérique (XIXe - XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGC UMR CNRS uB 7366, Mar 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les arts du spectacle au prisme du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01492172v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01488128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une géologie de la lutherie</w:t>
+                <w:t xml:space="preserve">L'inscription des formes brèves dans les processus de médiations documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les arts du spectacle au prisme du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les formes brèves de l'imprimé au numérique (XIXe - XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGC UMR CNRS uB 7366, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01488128v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de dispositifs mobiles au sein d'établissements scolaires : analyse critique de comptes-rendus d'expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jacoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès de la SFSIC : Penser les techniques et les technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un usage raisonné des outils du web social en milieu professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web social et nouveaux usages de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREPS Bourgogne, Mar 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodagéo : Mise en place collaborative d'un portail de veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des folksonomies dans le cadre d'un processus de veille : vers la prise en compte des spécificités informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISKO-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de systèmes à base de folksonomies dans un processus de veille : propositions pour l'organisation et l'exploitation des informations collectées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation des connaissances et la recherche d'informations dans une logithèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïd Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISKO-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Grenoble, France. p167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01504758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logithèques et l'aide à la recherche de logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïd Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDE 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4190,144 +4307,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Serious Games as Tools to Support Education : Information Practices of Teachers, Integration Perspectives and Challenges of their Preservation at the French National Library (BnF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 53rd Annual Conference of the Canadian Association for Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Halifax (Canada), Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Annual Conference of CAIS / Actes du congrès annuel de l'ACSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29173/cais1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4337,268 +4454,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4606,88 +4723,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez‐cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Journées du CNEPROF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4697,231 +4814,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de partage et de collaboration des enseignants•es : proposition de personas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources éducatives : pratiques de conception, de partage et de collaboration des enseignants•es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4931,130 +5048,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et usages de ressources numériques pédagogiques (libres) dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourdenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5064,341 +5181,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'atelier : Situations de collaboration et de partage dans l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des Besoins Document de synthèse - Mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bettenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] Le Mans Université. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’accès, de la perception et de l’usage de l’outil Pass Santé chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Galibert O., Hulin T., Pirolli F., in Evaluation du Pass Santé, dir. S. Béjean. 2015, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5545,51 +5662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut-laval.univ-lemans.fr/fr/departements/metiers-du-multimedia-et-de-l-internet.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2615" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04926627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03100343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacoutot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais1886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut-laval.univ-lemans.fr/fr/departements/metiers-du-multimedia-et-de-l-internet.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.33.2.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04926627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03100343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacoutot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais1886" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>