--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2086,334 +2086,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
+                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876137v1</w:t>
+                <w:t xml:space="preserve">hal-04575291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance: 12th International Conference, GALA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Games and Learning Alliance, Nov 2023, Dublin, Ireland. pp.444-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49065-1_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052005v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analysis of the Information Practices of Actors Involved in the Field of Educational Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Interroger l’appropriation des acteurs pour l’introduction des environnements de simulation par la réalité virtuelle en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCE 2024 Digitally Transformed Education: Are We There Yet?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OCCE 2024 – IFIP TC3 Open Conference on Computers in Education, Feb 2024, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale Ticemed, Oct 2024, Le Caire (Egypte), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575291v1</w:t>
+                <w:t xml:space="preserve">hal-05052005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie – Présentation d’un programme de recherche et des résultats d’une étude préliminaire</w:t>
               </w:r>
@@ -2501,151 +2501,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142627v1</w:t>
+                <w:t xml:space="preserve">hal-04142684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic simulator as a new pedagogical tool in dental education: Preliminary data on student perception (EVAGO Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2704,73 +2691,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Dental Education in Europe (ADEE) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, LIVERPOOL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques : Etude pilote prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Nadile Bandiaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2829,152 +2816,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Collège National des Enseignants en Prothèses et Réhabilitations Oro-Faciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNEPROF, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse des pratiques informationnelles des acteurs impliqués dans le domaine des serious games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Retour sur le projet AUREJ (Accès unifié aux ressources de la jouabilité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2023, Brest, France. pp.332-335</w:t>
+              <w:t xml:space="preserve">Comment préserver et étudier les jeux vidéo.. sans y jouer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142684v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction des nouveaux environnements virtuels de simulation dans la formation – Quelques modèles théoriques d’intégration et exemple d’une méthodologie de recherche dans le cadre du projet EVAGO</w:t>
               </w:r>
@@ -4375,51 +4375,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 53rd Annual Conference of the Canadian Association for Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Halifax (Canada), Canada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Annual Conference of CAIS / Actes du congrès annuel de l'ACSI</w:t>
+              <w:t xml:space="preserve">Proceedings of the annual conference of CAIS = Actes du congrès annuel de l'ACSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29173/cais1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
@@ -4462,230 +4462,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valériane Loison</w:t>
+                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167364v1</w:t>
+                <w:t xml:space="preserve">hal-04329800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Serious Games, a Specific Educational Resource: Analysing Teachers and Educational Engineer’s Information Seeking Behaviour Using the Concept of Information Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Ndiaye</w:t>
+                <w:t xml:space="preserve">Environnement virtuel de simulation dans la formation en Odontologie - Présentation d'un programme de recherche et des résultats d'une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Crétin-Pirolli</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games And Learning Alliance Conference 2023 (GALA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dublin (IE), Ireland. Springer Nature Switzerland, Games and Learning Alliance, 14475, pp.444-450, 2024, Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329800v1</w:t>
+                <w:t xml:space="preserve">hal-04167364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les performances des étudiants dentaires novices en simulation conventionnelle à l’aide d’exercices haptiques: Etude pilote prospective</w:t>
               </w:r>
@@ -5662,51 +5662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut-laval.univ-lemans.fr/fr/departements/metiers-du-multimedia-et-de-l-internet.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.33.2.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04926627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03100343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacoutot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais1886" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iut-laval.univ-lemans.fr/fr/departements/metiers-du-multimedia-et-de-l-internet.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Loison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.33.2.3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Nadile Bandiaky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2024.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65393" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03290259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinapi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heilmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin-Pirolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs03.0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04926627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nail HEFIED" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012685000003693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04876137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49065-1_47" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03100343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacoutot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Bouzidi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais1886" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez&#8208;cazaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158336v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Tosi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cr&#233;tin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bettenfeld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>