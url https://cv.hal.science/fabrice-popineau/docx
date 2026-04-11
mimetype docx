--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1113,165 +1113,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windvi user's manual</w:t>
+                <w:t xml:space="preserve">fpTeX : teTeX pour Win32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS: Nederlandstalige TeX Gebruikersgroep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 22, pp.146-149</w:t>
+              <w:t xml:space="preserve">Cahiers Gutenberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32, pp.47 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488122v1</w:t>
+                <w:t xml:space="preserve">hal-01488143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fpTeX : teTeX pour Win32</w:t>
+                <w:t xml:space="preserve">Windvi user's manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Gutenberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32, pp.47 - 61</w:t>
+              <w:t xml:space="preserve">MAPS: Nederlandstalige TeX Gebruikersgroep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22, pp.146-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488143v1</w:t>
+                <w:t xml:space="preserve">hal-01488122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapidité et souplesse avec le moteur Web2C-7</w:t>
               </w:r>
@@ -2209,260 +2209,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating DAS3H on the EdNet Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Choffin</w:t>
+                <w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fratani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - The 35th Conference on Artificial Intelligence / Imagining Post-COVID Education with AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175874v1</w:t>
+                <w:t xml:space="preserve">hal-03581404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Evaluating DAS3H on the EdNet Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Choffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">AAAI 2021 - The 35th Conference on Artificial Intelligence / Imagining Post-COVID Education with AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581404v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal: an online competition platform for news recommender systems</w:t>
               </w:r>
@@ -3017,226 +3017,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommendation of Open Educational Resources in MOOCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Hajri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+                <w:t xml:space="preserve">Michal Valko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Learning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245031v1</w:t>
+                <w:t xml:space="preserve">hal-05437169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalized Recommendation of Open Educational Resources in MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.166-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21151-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437169v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités de représentations vectorielles pour la similarité sémantique</w:t>
               </w:r>
@@ -3347,51 +3347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System to Recommend Open Educational Resources during an Online Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MORS: A System for Recommending OERs in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Repositories of OER Descriptions: The Challenge of Educational Metadata Schemas Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,235 +4908,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation calculus and personalized web systems</w:t>
+                <w:t xml:space="preserve">A formal approach to personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 11th International Conference on Intelligent Systems Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cordoba, Spain. pp.569-574, </w:t>
+              <w:t xml:space="preserve">2011 IEEE 23rd International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boca Raton (Floride), United States. pp.233-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651761v1</w:t>
+                <w:t xml:space="preserve">hal-00646744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach to personalization</w:t>
+                <w:t xml:space="preserve">Situation calculus and personalized web systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE 23rd International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boca Raton (Floride), United States. pp.233-238, </w:t>
+              <w:t xml:space="preserve">2011 11th International Conference on Intelligent Systems Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cordoba, Spain. pp.569-574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646744v1</w:t>
+                <w:t xml:space="preserve">hal-00651761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESAM: A Protégé Plug-in for the Specialization of Models</w:t>
               </w:r>
@@ -5224,264 +5224,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pattern and Rule-Based Approach for Reusing Adaptive Hypermedia Creator's Models</w:t>
+                <w:t xml:space="preserve">Assisting in Reuse of Adaptive Hypermedia Creator's Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management Knowledge Patterns. (EKAW 2008).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th, International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems (AH 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Hannover, Germany. pp.357-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70987-9_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334994v1</w:t>
+                <w:t xml:space="preserve">hal-00322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting in Reuse of Adaptive Hypermedia Creator's Models</w:t>
+                <w:t xml:space="preserve">A Pattern and Rule-Based Approach for Reusing Adaptive Hypermedia Creator's Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th, International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems (AH 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management Knowledge Patterns. (EKAW 2008).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Acitrezza, Catania, Italy. pp.17-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00322325v1</w:t>
+                <w:t xml:space="preserve">hal-00334994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLAM: A Generic Layered Adaptation Model for Adaptive Hypermedia Systems</w:t>
               </w:r>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kacimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0436-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cg.308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4581-4_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.15121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Elhara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010138802590268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ait Elhara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.wnut-1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kacimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13734-6_19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005159804730479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Norvig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04047319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kacimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0436-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cg.308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4581-4_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.15121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Elhara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010138802590268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ait Elhara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.wnut-1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kacimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13734-6_19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005159804730479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Norvig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04047319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>