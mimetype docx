--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -4012,516 +4012,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Hidden Aspects Can Improve Recommendation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Meguebli</w:t>
+                <w:t xml:space="preserve">Personalization and Personification: A Constructive Approach Based on Parametric Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Kacimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Popineau</w:t>
+                <w:t xml:space="preserve">Georges Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, SocInfo 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Barcelone, Spain. pp.269-278, </w:t>
+              <w:t xml:space="preserve">14th International Conference, IVA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, United States. pp.339-344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13734-6_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105283v1</w:t>
+                <w:t xml:space="preserve">hal-01107870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories Around You A Two-Stage Personalized News Recommendation</w:t>
+                <w:t xml:space="preserve">How Hidden Aspects Can Improve Recommendation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005159804730479⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference, SocInfo 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Barcelone, Spain. pp.269-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13734-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105313v1</w:t>
+                <w:t xml:space="preserve">hal-01105283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Social Debates for Opinion Ranking</w:t>
+                <w:t xml:space="preserve">Stories Around You A Two-Stage Personalized News Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDIR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005159804730479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105308v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization and Personification: A Constructive Approach Based on Parametric Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Social Debates for Opinion Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meguebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference, IVA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDIR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01107870v1</w:t>
+                <w:t xml:space="preserve">hal-01105308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Approach for Identifying Users’ Political Orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building rich user profiles for personalized news recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric reasoning agents extend the control over standard behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach to personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation calculus and personalized web systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,264 +5224,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting in Reuse of Adaptive Hypermedia Creator's Models</w:t>
+                <w:t xml:space="preserve">A Pattern and Rule-Based Approach for Reusing Adaptive Hypermedia Creator's Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th, International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems (AH 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management Knowledge Patterns. (EKAW 2008).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Acitrezza, Catania, Italy. pp.17-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322325v1</w:t>
+                <w:t xml:space="preserve">hal-00334994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pattern and Rule-Based Approach for Reusing Adaptive Hypermedia Creator's Models</w:t>
+                <w:t xml:space="preserve">Assisting in Reuse of Adaptive Hypermedia Creator's Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management Knowledge Patterns. (EKAW 2008).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th, International Conference on Adaptive Hypermedia and Adaptive Web-Based Systems (AH 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Hannover, Germany. pp.357-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70987-9_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334994v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLAM: A Generic Layered Adaptation Model for Adaptive Hypermedia Systems</w:t>
               </w:r>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kacimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0436-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cg.308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4581-4_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.15121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Elhara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010138802590268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ait Elhara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.wnut-1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kacimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13734-6_19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005159804730479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Norvig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04047319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kacimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0436-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cg.308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4581-4_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.15121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Elhara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010138802590268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ait Elhara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.wnut-1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kacimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13734-6_19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005159804730479" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Norvig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04047319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>