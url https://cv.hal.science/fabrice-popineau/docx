--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fabrice Popineau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fabrice Popineau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -1113,165 +1119,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fpTeX : teTeX pour Win32</w:t>
+                <w:t xml:space="preserve">Windvi user's manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Gutenberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32, pp.47 - 61</w:t>
+              <w:t xml:space="preserve">MAPS: Nederlandstalige TeX Gebruikersgroep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22, pp.146-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488143v1</w:t>
+                <w:t xml:space="preserve">hal-01488122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windvi user's manual</w:t>
+                <w:t xml:space="preserve">fpTeX : teTeX pour Win32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS: Nederlandstalige TeX Gebruikersgroep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 22, pp.146-149</w:t>
+              <w:t xml:space="preserve">Cahiers Gutenberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32, pp.47 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488122v1</w:t>
+                <w:t xml:space="preserve">hal-01488143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapidité et souplesse avec le moteur Web2C-7</w:t>
               </w:r>
@@ -1352,51 +1358,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Individual Input for Deep Anomaly Detection on Tabular Data</w:t>
+                <w:t xml:space="preserve">Retrieval Augmented Deep Anomaly Detection for Tabular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
@@ -1414,339 +1420,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM '24: The 33rd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boise ID, United States. pp.2250 - 2259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3627673.3679559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238748v1</w:t>
+                <w:t xml:space="preserve">hal-05238746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval Augmented Deep Anomaly Detection for Tabular Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Thimonier</w:t>
+                <w:t xml:space="preserve">Optimizing Human Learning. 4th Workshop eliciting Adaptive Sequences for Learning and Educational RecSys (WASL 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizhu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM '24: The 33rd ACM International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3627673.3679559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05238746v1</w:t>
+                <w:t xml:space="preserve">hal-04604552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Human Learning. 4th Workshop eliciting Adaptive Sequences for Learning and Educational RecSys (WASL 2024)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong Zheng</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of Anomaly Detection Methods for Fraud Detection in Online Credit Card Payments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpad Rimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Congress on Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, London, United Kingdom. pp.37 - 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4581-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604552v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Anomaly Detection Methods for Fraud Detection in Online Credit Card Payments</w:t>
+                <w:t xml:space="preserve">Beyond Individual Input for Deep Anomaly Detection on Tabular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
@@ -1754,105 +1782,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Congress on Information and Communication Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-4581-4_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05238747v1</w:t>
+                <w:t xml:space="preserve">hal-05238748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Individual Input for Deep Anomaly Detection on Tabular Data</w:t>
               </w:r>
@@ -2007,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Innovations in Intelligent Systems and Applications (INISTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2137,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpad Rimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2022 - International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padoue, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2209,260 +2215,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Evaluating DAS3H on the EdNet Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Choffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">AAAI 2021 - The 35th Conference on Artificial Intelligence / Imagining Post-COVID Education with AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581404v1</w:t>
+                <w:t xml:space="preserve">hal-03175874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating DAS3H on the EdNet Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Choffin</w:t>
+                <w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fratani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - The 35th Conference on Artificial Intelligence / Imagining Post-COVID Education with AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175874v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal: an online competition platform for news recommender systems</w:t>
               </w:r>
@@ -3445,261 +3451,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
+                <w:t xml:space="preserve">MORS: A System for Recommending OERs in a MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Denos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ scale (L@S'17)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3051457.3054015⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Timisoara, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493787v1</w:t>
+                <w:t xml:space="preserve">hal-01698852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORS: A System for Recommending OERs in a MOOC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+                <w:t xml:space="preserve">A Heuristic Method for Large-Scale Cognitive-Diagnostic Computerized Adaptive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill-Jênn Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 17th International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Timisoara, Romania. </w:t>
+              <w:t xml:space="preserve">Learning @ scale (L@S'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Cambridge, MA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3051457.3054015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698852v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Testing Using a General Diagnostic Model</w:t>
               </w:r>
@@ -4012,516 +4018,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization and Personification: A Constructive Approach Based on Parametric Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Hidden Aspects Can Improve Recommendation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meguebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Liên Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference, IVA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Boston, United States. pp.339-344, </w:t>
+              <w:t xml:space="preserve">6th International Conference, SocInfo 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Barcelone, Spain. pp.269-278, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13734-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107870v1</w:t>
+                <w:t xml:space="preserve">hal-01105283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Hidden Aspects Can Improve Recommendation?</w:t>
+                <w:t xml:space="preserve">Stories Around You A Two-Stage Personalized News Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, SocInfo 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13734-6_19⟩</w:t>
+              <w:t xml:space="preserve">KDIR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005159804730479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105283v1</w:t>
+                <w:t xml:space="preserve">hal-01105313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories Around You A Two-Stage Personalized News Recommendation</w:t>
+                <w:t xml:space="preserve">Exploiting Social Debates for Opinion Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KDIR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105313v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Social Debates for Opinion Ranking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalization and Personification: A Constructive Approach Based on Parametric Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference, IVA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, United States. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105308v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Approach for Identifying Users’ Political Orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,51 +4600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building rich user profiles for personalized news recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meguebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Liên Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,51 +4695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric reasoning agents extend the control over standard behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal approach to personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation calculus and personalized web systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,312 +5609,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00208018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Educational Adaptive Hypermedia System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reusability in GEAHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jacquiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.571-578</w:t>
+              <w:t xml:space="preserve">International Workshop on Adaptive Hypermedia and Collaborative Web-based Systems (AHCW 2004) In conjunction with International Conference on Web Engineering (ICWE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Munich, Germany. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263729v1</w:t>
+                <w:t xml:space="preserve">hal-00263858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEAHS: A Generic Educational Adaptive Hypermedia System Based on Situation Calculus</w:t>
+                <w:t xml:space="preserve">A Generic Educational Adaptive Hypermedia System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Hypermedia Conference. (AH 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.413-416</w:t>
+              <w:t xml:space="preserve">World Conference on Educational Multimedia, Hypermedia &amp; Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lugano, Switzerland. pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263749v1</w:t>
+                <w:t xml:space="preserve">hal-00263729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusability in GEAHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GEAHS: A Generic Educational Adaptive Hypermedia System Based on Situation Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jacquiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bourda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jacquiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptive Hypermedia and Collaborative Web-based Systems (AHCW 2004) In conjunction with International Conference on Web Engineering (ICWE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Munich, Germany. pp.26-27</w:t>
+              <w:t xml:space="preserve">Adaptive Hypermedia Conference. (AH 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Eindhoven, Netherlands. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263858v1</w:t>
+                <w:t xml:space="preserve">hal-00263749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7093,51 +7099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kacimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0436-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cg.308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4581-4_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.15121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Elhara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010138802590268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ait Elhara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.wnut-1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kacimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13734-6_19" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005159804730479" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Norvig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04047319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418179v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Choffin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5634220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40593-017-0163-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.2.6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meguebli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kacimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Li&#234;n Doan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0436-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cg.308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Thimonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Rimmel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04604552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhu Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4581-4_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.15121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik M. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Elhara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010138802590268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Ait Elhara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.wnut-1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21151-6_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006697000990109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.89" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01493787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3051457.3054015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24258-3_64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kacimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13734-6_19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005159804730479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01107870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dubus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_44" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00646744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121716" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00431319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Zemirline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00334994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70987-9_53" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KR5SWX5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00208018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquiot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11768012_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B220JQKW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00263749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Russell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Norvig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04047319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASG001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>