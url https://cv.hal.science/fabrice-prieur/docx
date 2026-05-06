--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -118,429 +118,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex hemodynamics in patients with Parkinson's disease during single- and dual-task treadmill walking exercises</w:t>
+                <w:t xml:space="preserve">State of the art on the understanding of plasma jet interaction with skin tissue models (invited review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Auzou</w:t>
+                <w:t xml:space="preserve">Yuri Akishev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Valery</w:t>
+                <w:t xml:space="preserve">Jean Gabriel Bauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Germain</w:t>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Plasma Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.53-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2025.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/PlasmaMed.2025060231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410936v1</w:t>
+                <w:t xml:space="preserve">hal-05196183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol, testosterone and body composition changes during overwintering at Concordia in Antarctica</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex hemodynamics in patients with Parkinson's disease during single- and dual-task treadmill walking exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Paret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
+                <w:t xml:space="preserve">Antoine Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+                <w:t xml:space="preserve">Charles Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2025.109654⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2025.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185344v1</w:t>
+                <w:t xml:space="preserve">hal-05410936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on the understanding of plasma jet interaction with skin tissue models (invited review)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortisol, testosterone and body composition changes during overwintering at Concordia in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Akishev</w:t>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gabriel Bauzin</w:t>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.53-77. </w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.109654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/PlasmaMed.2025060231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2025.109654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196183v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video mirror feedback induces more extensive brain activation compared to the mirror box: an fNIRS study in healthy adults</w:t>
               </w:r>
@@ -552,64 +552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Ozsancak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -682,64 +682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Ozsancak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (4), pp.447-458. </w:t>
@@ -777,64 +777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -905,295 +905,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Relationship Between Maximal Apnea Duration and Exercise Intensity in Non-apnea Trained Individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kader Helme</w:t>
+                <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tomasino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Ozsancak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.815824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/japa.2021-0410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624098v1</w:t>
+                <w:t xml:space="preserve">hal-03776079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Level of Physical Activity on Prefrontal Cortex Hemodynamics in Older Adults During Single- and Dual-Task Walking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Canan Ozsancak</w:t>
+                <w:t xml:space="preserve">Exponential Relationship Between Maximal Apnea Duration and Exercise Intensity in Non-apnea Trained Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Poszalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Helme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/japa.2021-0410⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.815824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.815824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776079v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weight-control practices of high-level female judokas over competition period on body composition and factors of performance</w:t>
               </w:r>
@@ -1205,77 +1205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (5), pp.305-312. </w:t>
@@ -1313,64 +1313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swim intensity on responses to dynamic apnoea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,6176 +1441,6188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-flow nasal therapy during acute aerobic exercise in patients with chronic obstructive pulmonary disease after exacerbation: protocol for a randomised, controlled, cross-over trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological Dynamic Apnea Responses in Relation to Apnea Capacity in Triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Zorgati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+                <w:t xml:space="preserve">Sylvain Brulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Medrinal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Virgile Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2017-000191⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (07), pp.521-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-101375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913657v1</w:t>
+                <w:t xml:space="preserve">hal-03913659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Dynamic Apnea Responses in Relation to Apnea Capacity in Triathletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssem Zorgati</w:t>
+                <w:t xml:space="preserve">Effect of high-flow nasal therapy during acute aerobic exercise in patients with chronic obstructive pulmonary disease after exacerbation: protocol for a randomised, controlled, cross-over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brulaire</w:t>
+                <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Amiot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aurora Robledo Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (07), pp.521-526. </w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.e000191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0043-101375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2017-000191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913659v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of inertial cavitation activity in tissue through measurement of oxidative stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aerobic fitness influences cerebral oxygenation response to maximal exercise in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Oussaidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mestas</w:t>
+                <w:t xml:space="preserve">Semah Tagougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mury</w:t>
+                <w:t xml:space="preserve">Abdelbasset Abaidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Skinner</w:t>
+                <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.193 - 199. </w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205, pp.53-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883919v1</w:t>
+                <w:t xml:space="preserve">hal-04428356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Cerebral Hemodynamic Response to Incremental Exercise Is Blunted in Poorly Controlled Patients With Uncomplicated Type 1 Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sémah Tagougui</w:t>
+                <w:t xml:space="preserve">Evaluation of inertial cavitation activity in tissue through measurement of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fontaine</w:t>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Leclair</w:t>
+                <w:t xml:space="preserve">Jean-Louis Mestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Matran</w:t>
+                <w:t xml:space="preserve">Sarah Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Diabetes care, 38, pp.858-867. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.193 - 199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/dc14-1792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877301v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic fitness influences cerebral oxygenation response to maximal exercise in healthy subjects</w:t>
+                <w:t xml:space="preserve">Regional Cerebral Hemodynamic Response to Incremental Exercise Is Blunted in Poorly Controlled Patients With Uncomplicated Type 1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Oussaidene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Sémah Tagougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semah Tagougui</w:t>
+                <w:t xml:space="preserve">Pierre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbasset Abaidia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Erwan Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2014.10.009⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Diabetes care, 38, pp.858-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc14-1792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428356v1</w:t>
+                <w:t xml:space="preserve">hal-03877301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergogenic and metabolic effects of oral glucocorticoid intake during repeated bouts of high-intensity exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vergniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.10-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.steroids.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute apnea swimming: metabolic responses and performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.958-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pedal cadence on the heterogeneity of muscle deoxygenation during moderate exercise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (12), pp.1206-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2012-0504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exercise therapy program can increase oxygenation and blood volume of the erector spinae muscle during exercise in chronic low back pain patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Archives of Physical Medicine and Rehabilitation, 94 (3), pp.536-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmr.2012.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Oussaidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Borel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-56</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2637-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145761v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of obesity on diurnal patterns of testosterone and dehydroepiandrosterone in male subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Matran</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baillot A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongeois E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (6), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2637-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04206140v1</w:t>
+                <w:t xml:space="preserve">hal-00936302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of obesity on diurnal patterns of testosterone and dehydroepiandrosterone in male subjects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Oussaidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mongeois E.</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.06.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00936302v1</w:t>
+                <w:t xml:space="preserve">hal-01145761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diurnal patterns of cortisol and dehydroepiandrosterone in relation to intense aerobic exercise in recreationally trained soccer players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Labsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gagey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.261-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10253890.2012.707259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic glucocorticoid administration alters the diurnal pattern of dehydroepiandrosterone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Labsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12020-013-0122-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac rehabilitation in chronic heart failure: effect of an 8-week, high-intensity interval training versus continuous training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Effect of the long term physical activity practice following cardiac rehabilitation program on the arterial compliance, physical capacity and weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Freyssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2012.03.007⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(12)70706-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232322v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the long term physical activity practice following cardiac rehabilitation program on the arterial compliance, physical capacity and weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Cardiac rehabilitation in chronic heart failure: effect of an 8-week, high-intensity interval training versus continuous training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Freyssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (8), pp.1359--1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2012.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(12)70706-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01391218v1</w:t>
+                <w:t xml:space="preserve">hal-01232322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of long-term physical activity practice after cardiac rehabilitation on some risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Freyssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (4), pp.357--359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MRR.0b013e3283498b0e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of muscle deoxygenation kinetics during two bouts of repeated heavy exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (6), pp.1047-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-010-1446-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster oxygen uptake kinetics during recovery is related to better repeated sprinting ability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mccall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire P Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, European Journal of Applied Physiology, 110 (3), pp.627-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-010-1494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un entraînement en endurance à partir d’un pédalage unilatéral sur l’oxygénation et le volume sanguin musculaire après chirurgie du genou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Effect of one-leg cycling aerobic training in amateur soccer players after anterior cruciate ligament reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rogez</w:t>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
+                <w:t xml:space="preserve">Renaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">American journal of physical medicine &amp; rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, American journal of physical medicine &amp; rehabilitation, 88 (5), pp.362-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/phm.0b013e31819c581f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859732v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of one-leg cycling aerobic training in amateur soccer players after anterior cruciate ligament reconstruction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Effets d’un entraînement en endurance à partir d’un pédalage unilatéral sur l’oxygénation et le volume sanguin musculaire après chirurgie du genou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of physical medicine &amp; rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/phm.0b013e31819c581f⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Science &amp; Sports, 24 (6), pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434347v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-leg cycling versus arm cranking: which is most appropriate for physical conditioning after knee surgery?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caby Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2007.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03461267v1</w:t>
+                <w:t xml:space="preserve">hal-03183687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[One-leg cycling aerobic training with the healthy leg in amateur soccer players after anterior cruciate ligament reconstruction].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique, 51 (9), pp.707-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03183687v1</w:t>
+                <w:t xml:space="preserve">hal-03462739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[One-leg cycling aerobic training with the healthy leg in amateur soccer players after anterior cruciate ligament reconstruction].</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">One-leg cycling versus arm cranking: which is most appropriate for physical conditioning after knee surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Prieur</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de readaptation et de medecine physique : revue scientifique de la Societe francaise de reeducation fonctionnelle de readaptation et de medecine physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.09.002⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Archives of Physical Medicine and Rehabilitation, 89, pp.508-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2007.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03462739v1</w:t>
+                <w:t xml:space="preserve">hal-03461267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prior heavy exercise on muscle deoxygenation kinetics at the onset of subsequent heavy exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (6), pp.677-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-007-0395-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Related Trends in Locomotor and Respiratory Muscle Oxygenation during Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (1), pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/01.mss.0000241638.90348.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-intensity interval training and detraining on extra VO2 and on the VO2 slow component</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Respiratory Muscle Oxygenation Kinetics: Relationships with Breathing Pattern during Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Betbeder</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0386-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03359577v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Muscle Oxygenation Kinetics: Relationships with Breathing Pattern during Exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Effect of high-intensity interval training and detraining on extra VO2 and on the VO2 slow component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marles</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Nourry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Lazzari</w:t>
+                <w:t xml:space="preserve">Didier Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (2), pp.91-99. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.633-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0386-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359590v1</w:t>
+                <w:t xml:space="preserve">hal-03359577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Third-Quarter Phenomenon Trough an Interdisciplinary Lens: Towards Better Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 years of Concordia Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Italian Space Agency-ASI, Apr 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un hivernage en conditions polairesextrêmes sur les réponses physiologiques,psychologiques et cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées scientifiques CNFRAA (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFRAA, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire du phénomène du 3ème quart-temps en environnement hostile : l'exemple de la base Concordia en Antarctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les environnements de l'activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’âge sur l’activation du cortex préfrontal lors de la marche en simple et double tâche chez des sujets âgés et jeunes physiquement peu actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activation corticale pré-frontale lors de la marche dans différentes situations attentionnelles chez le sujet sain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rischard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e congrès de la Société Français de Médecine Physique et de Réadaptation (SOFMER) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an intermittent exercise training program including short apneas on the aerobic and anaerobic power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une répétition d’apnées lors d’un exercice intermittent sur la fréquence cardiaque, la saturation artérielle en oxygène et les gaz du sang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Quaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau d’activité physique sur l’oxygénation cérébrale lors de la marche simple et lors d’une double tâche chez la personne âgée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oxygénation musculaire et cérébrale lors d’une répétition d’apnées effectuée au cours d’un exercice intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Claquesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Zorgati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289161v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygénation musculaire et cérébrale lors d’une répétition d’apnées effectuée au cours d’un exercice intermittent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet du niveau d’activité physique sur l’oxygénation cérébrale lors de la marche simple et lors d’une double tâche chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289401v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of swim intensity on responses to dynamic apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2017, Essen, Germany. pg 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un accompagnement en activité physique sur les croyances et les barrières à l’activité physique, la qualité de vie et la condition physique de femmes opérées d’un anneau gastrique ajustable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Boustani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rieth Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine du Sport (SFMES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine du Sport (SFMES), Sep 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du comportement alimentaire de judokates de haut niveau sur les facteurs de la performance et la composition corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rieth Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Médecine du Sport (SFMES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine du Sport, Sep 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Eventual Risks of Unseeded Inertial Cavitation for Enhancing the Delivery of Chemotherapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clézardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p70-71 Section imagerie et thérapie par ultrasons</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pedal cadence on the heterogeneity of muscle deoxygenation during exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 26 th - 29 th June 2013, Barcelona – Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jun 2013, Barcelone, Spain. pg 632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme circadian de testosterone et de DHEA chez des sujets obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une prise de courte durée de corticoïde sur les concentrations salivaires d’hormones stéroïdes lors d’exercices brefs et intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vergniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Zorgati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Collomp</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Labsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une prise de courte durée de corticoïde sur le contrôle nerveux autonome cardiovasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Malcurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Labsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une prise de courte durée de corticoïde sur l’oxygénation musculaire du Vastus lateralis lors d’exercices brefs et intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Zorgati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7757,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05410936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2025.08.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2025.109654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01374-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-023-00972-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2021-0410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Poszalczyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Helme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.815824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Zorgati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.12.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03721163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorgati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brulaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Woorons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1349328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Robledo Quesada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2017-000191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brulaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Amiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-101375" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01883919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mestas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.03.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03877301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;mah Tagougui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc14-1792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Abaidia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergniaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2014.04.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRQ6DCZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2012-0504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03446038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.10.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongeois E." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.06.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2ZXH0M6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Labsy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Panse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2012.707259" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collomp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Labsy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-013-0122-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freyssin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benaich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.03.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(12)70706-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0b013e3283498b0e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1494-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27X4RC1V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03859732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2009.04.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/phm.0b013e31819c581f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Weissland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.09.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5CVJ3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delangles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0395-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S99SVQTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000241638.90348.67" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0386-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6B0RRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rieth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tomasino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Grain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rischard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Winkler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Amiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289135v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quaile" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289161v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Claquesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boustani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieth Nathalie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145626v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chettab" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;zardin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375843v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malcurat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05410936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2025.08.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2025.109654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01374-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-023-00972-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2021-0410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Poszalczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Helme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.815824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Zorgati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.12.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03721163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorgati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brulaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Woorons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1349328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brulaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Amiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-101375" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Medrinal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Robledo Quesada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2017-000191" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Tagougui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Abaidia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDB6K0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01883919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mestas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.03.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03877301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;mah Tagougui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc14-1792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergniaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2014.04.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRQ6DCZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2012-0504" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03446038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.10.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baillot A." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongeois E." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.06.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2ZXH0M6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Labsy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Panse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gagey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2012.707259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collomp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Labsy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-013-0122-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freyssin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benaich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(12)70706-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2012.03.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0b013e3283498b0e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1446-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R483FXSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mccall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1494-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27X4RC1V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03434347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rogez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/phm.0b013e31819c581f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03859732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2009.04.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Weissland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Legrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Prieur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.09.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT5CVJ3X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delangles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-007-0395-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S99SVQTS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000241638.90348.67" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nourry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0386-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC6B0RRH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rieth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tomasino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Grain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rischard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Winkler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Amiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quaile" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Claquesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Boustani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieth Nathalie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chettab" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;zardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375843v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malcurat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375865v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>